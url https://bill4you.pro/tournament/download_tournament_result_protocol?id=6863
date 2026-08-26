--- v0 (2025-12-24)
+++ v1 (2026-08-26)
@@ -20,186 +20,186 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>КЦ "ИНТЕГРАЦИЯ"</t>
   </si>
   <si>
     <t>Семейно-командный турнир, клуба спортивного бильярда КЦ "Интеграция"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>17.05.2025, КЦ "ИНТЕГРАЦИЯ", Россия, Москва, Лазо 12</t>
+    <t>17.05.2025, КЦ "ИНТЕГРАЦИЯ", Russian Federation, Moscow, Лазо 12</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
     <t>Биба и Боба</t>
   </si>
   <si>
-    <t>Карафа-Корбут Олег</t>
+    <t>Topilskaya Polina</t>
   </si>
   <si>
-    <t>Топильская Полина</t>
+    <t>Karafa-Korbut Oleg</t>
   </si>
   <si>
     <t>Aurum</t>
   </si>
   <si>
-    <t>Белодедов Александр</t>
+    <t>Belodedov Aleksandr</t>
   </si>
   <si>
-    <t>Жарова Альбина</t>
+    <t>Zharova Albina</t>
+  </si>
+  <si>
+    <t>Вихрь</t>
+  </si>
+  <si>
+    <t>Kostina Raisa</t>
+  </si>
+  <si>
+    <t>Orlov Valeriy</t>
   </si>
   <si>
     <t>Проект "Разгром"</t>
   </si>
   <si>
-    <t>Мусатова Анна</t>
+    <t>Aganin Petr</t>
   </si>
   <si>
-    <t>Аганин Петр</t>
+    <t>Musatova Anna</t>
   </si>
   <si>
-    <t>Вихрь</t>
+    <t>Тулуза</t>
   </si>
   <si>
-    <t>Костина Раиса</t>
+    <t>Kurashkin Aleksandr</t>
   </si>
   <si>
-    <t>Орлов Валерий</t>
+    <t>Pechenina Valeriya</t>
   </si>
   <si>
     <t>Веселая колесница</t>
   </si>
   <si>
-    <t>Давыдов Денис</t>
+    <t>Davydov Denis</t>
   </si>
   <si>
-    <t>Талдыкин Денис</t>
+    <t>Taldykin Denis</t>
   </si>
   <si>
-    <t>Тулуза</t>
+    <t>Effren Bata Reyes</t>
   </si>
   <si>
-    <t>Печенина Валерия</t>
+    <t>Averyanov Nikita</t>
   </si>
   <si>
-    <t>Курашкин Александр</t>
+    <t>Markov Denis</t>
   </si>
   <si>
     <t>Очкарики</t>
   </si>
   <si>
-    <t>Пация Кирилл</t>
+    <t>Malkin Arkadij</t>
   </si>
   <si>
-    <t>Малкин Аркадий</t>
-[...8 lines deleted...]
-    <t>Марков Денис</t>
+    <t>Pacia Kirill</t>
   </si>
   <si>
     <t>Семейный Дуэт</t>
   </si>
   <si>
-    <t>Левин Станислав</t>
+    <t>Levin Stanislav</t>
   </si>
   <si>
-    <t>Левина Магда</t>
+    <t>Levina Magda</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Красноярск</t>
+    <t>Domodedovo</t>
   </si>
   <si>
-    <t>Домодедово</t>
+    <t>Krasnoyarsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -690,69 +690,69 @@
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="10"/>
       <c r="B8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11" t="s">
         <v>45</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="9"/>
       <c r="B9" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="9">
-        <v>1997</v>
+        <v>2003</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>42</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9"/>
       <c r="B10" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="9">
-        <v>2003</v>
+        <v>1997</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>42</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>47</v>
       </c>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="3">
       <c r="A11" s="9"/>
       <c r="B11" s="12"/>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="12"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="10"/>
       <c r="B12" s="11" t="s">
         <v>15</v>
@@ -812,364 +812,364 @@
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="10">
         <v>3</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11" t="s">
         <v>45</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="9"/>
       <c r="B17" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="9">
-        <v>2009</v>
+        <v>1952</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>45</v>
       </c>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9"/>
       <c r="B18" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="C18" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="C18" s="9"/>
       <c r="D18" s="9" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>45</v>
       </c>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="3">
       <c r="A19" s="9"/>
       <c r="B19" s="12"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="12"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="10">
         <v>3</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="9"/>
       <c r="B21" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="9">
-        <v>1952</v>
+        <v>2009</v>
       </c>
       <c r="D21" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>45</v>
       </c>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="9"/>
       <c r="B22" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="C22" s="9"/>
+      <c r="C22" s="9">
+        <v>2009</v>
+      </c>
       <c r="D22" s="9" t="s">
         <v>42</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>45</v>
       </c>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="3">
       <c r="A23" s="9"/>
       <c r="B23" s="12"/>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
       <c r="E23" s="12"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11" t="s">
         <v>45</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="9"/>
       <c r="B25" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="9">
-        <v>1985</v>
+        <v>1982</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>42</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>45</v>
       </c>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="9"/>
       <c r="B26" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="9">
-        <v>1979</v>
+        <v>2005</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>45</v>
       </c>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="3">
       <c r="A27" s="9"/>
       <c r="B27" s="12"/>
       <c r="C27" s="9"/>
       <c r="D27" s="9"/>
       <c r="E27" s="12"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11" t="s">
         <v>45</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="9"/>
       <c r="B29" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="9">
-        <v>2005</v>
+        <v>1985</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>42</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>45</v>
       </c>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="9"/>
       <c r="B30" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="9">
-        <v>1982</v>
+        <v>1979</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>42</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>45</v>
       </c>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="3">
       <c r="A31" s="9"/>
       <c r="B31" s="12"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="12"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11" t="s">
         <v>45</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="9"/>
       <c r="B33" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="9">
-        <v>2011</v>
+        <v>1991</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="E33" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E33" s="12"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="9"/>
       <c r="B34" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C34" s="9">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="E34" s="12" t="s">
         <v>45</v>
       </c>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8" customHeight="1" ht="3">
       <c r="A35" s="9"/>
       <c r="B35" s="12"/>
       <c r="C35" s="9"/>
       <c r="D35" s="9"/>
       <c r="E35" s="12"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C36" s="11"/>
       <c r="D36" s="11"/>
       <c r="E36" s="11" t="s">
         <v>45</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="9"/>
       <c r="B37" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C37" s="9">
-        <v>1991</v>
+        <v>2010</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="E37" s="12"/>
+      <c r="E37" s="12" t="s">
+        <v>45</v>
+      </c>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="9"/>
       <c r="B38" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C38" s="9">
         <v>2011</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>42</v>
       </c>
       <c r="E38" s="12" t="s">
         <v>45</v>
       </c>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8" customHeight="1" ht="3">
       <c r="A39" s="9"/>
       <c r="B39" s="12"/>