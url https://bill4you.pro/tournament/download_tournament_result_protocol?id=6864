--- v0 (2025-12-23)
+++ v1 (2026-08-31)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>БК Лига чемпионов Партизанская</t>
   </si>
   <si>
     <t>Турнир по Снукеру среди любителей</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
-    <t>13.05.2025, БК Лига чемпионов Балаковская, Россия, Самарская область, Самара, Балаковская 6а</t>
+    <t>13.05.2025, БК Лига Чемпионов (4ка), Россия, Самарская область, Самара, 4 проезд,  1</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 10</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
@@ -772,51 +772,51 @@
       </c>
       <c r="C15" s="8">
         <v>1982</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>1986</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
         <v>1991</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F17" s="1"/>