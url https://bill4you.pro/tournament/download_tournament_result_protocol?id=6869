--- v0 (2025-12-24)
+++ v1 (2026-08-23)
@@ -20,207 +20,207 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>БК "Спарта"</t>
   </si>
   <si>
     <t>Турнир памяти Андрея Панфилова</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>17.05.2025, БК "Спарта", Россия, ХМАО - Югра, Пыть-Ях, ул. Северная промышленная зона, 3</t>
+    <t>17.05.2025, БК "Спарта", Russian Federation, KhMAO - Yugra, Pyt-Yakh, ул. Северная промышленная зона, 3</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 31</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Шлыков Сергей</t>
+    <t>Shlykov Sergey</t>
   </si>
   <si>
-    <t>Ричковский Владимир</t>
+    <t>Richkovskiy Vladimir</t>
   </si>
   <si>
-    <t>Якубов Мамур</t>
+    <t>Yakubov Mamur</t>
   </si>
   <si>
-    <t>Гаврилов Руслан</t>
+    <t>Gavrilov Ruslan</t>
   </si>
   <si>
-    <t>Гриднев Иван</t>
+    <t>Gridnev Ivan</t>
   </si>
   <si>
-    <t>Сунгатуллин Рустам</t>
+    <t>Sungatullin Rustam</t>
   </si>
   <si>
-    <t>Нишнианидзе Давид</t>
+    <t>Cheechiev Gamzat</t>
   </si>
   <si>
-    <t>Чеерчиев Гамзат</t>
+    <t>Nishnianidze David</t>
   </si>
   <si>
-    <t>Ахмедов Надир</t>
+    <t>Ahmedov Nadir</t>
   </si>
   <si>
-    <t>Благодатских Николай</t>
+    <t>Blagodatskih Nikolay</t>
   </si>
   <si>
-    <t>Камолов Хомид</t>
+    <t>Kamolov Homid</t>
   </si>
   <si>
-    <t>Якупов Ильнур</t>
+    <t>Yakupov Ilnur</t>
   </si>
   <si>
-    <t>Горбань Сергей</t>
+    <t>Gorban Sergei</t>
   </si>
   <si>
-    <t>Завьялов Андрей</t>
+    <t>Khanmurzaev Ainutdin</t>
   </si>
   <si>
-    <t>Рубцов Дмитрий</t>
+    <t>Rubcov Dmitrii</t>
   </si>
   <si>
-    <t>Ханмурзаев Айнутдин</t>
+    <t>Zavyalov Andrey</t>
   </si>
   <si>
-    <t>Галимуллин Анвар</t>
+    <t>Galimullin Anvar</t>
   </si>
   <si>
-    <t>Иванов Пётр</t>
+    <t>Ivanov Petr</t>
   </si>
   <si>
-    <t>Кольянова Екатерина</t>
+    <t>Khakimov Ruslan</t>
   </si>
   <si>
-    <t>Кондратьев Николай</t>
+    <t>Kolyanova Ekaterina</t>
   </si>
   <si>
-    <t>Копытов Владимир</t>
+    <t>Kondratev Nikolay</t>
   </si>
   <si>
-    <t>Макодзьоба Сергей</t>
+    <t>Kopitov Vladimir</t>
   </si>
   <si>
-    <t>Хакимов Руслан</t>
+    <t>Makodzoba Sergei</t>
   </si>
   <si>
-    <t>Щербаков Константин</t>
+    <t>Sherbakov Konstantin</t>
   </si>
   <si>
-    <t>Арслангереев Ибрагим</t>
+    <t>Arslangereev Ibragim</t>
   </si>
   <si>
-    <t>Владимир Благодатских</t>
+    <t>Blagodatskih Vladimir</t>
   </si>
   <si>
-    <t>Кудряшев Николай</t>
+    <t>Kudryshov Nikolay</t>
   </si>
   <si>
-    <t>Мамаев Арсенали</t>
+    <t>Mamaev Arsenali</t>
   </si>
   <si>
-    <t>Михайлов Иван</t>
+    <t>Migailov Ivan</t>
   </si>
   <si>
-    <t>Серегин Александр</t>
+    <t>Seregin Alex</t>
   </si>
   <si>
-    <t>Шупиков Вячеслав</t>
+    <t>Shupikov Vyacheslav</t>
   </si>
   <si>
-    <t>Амаев Тимур</t>
+    <t>Amaev Timur</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Пыть-Ях</t>
+    <t>Pyt-Yakh</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -799,71 +799,71 @@
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8">
-        <v>1983</v>
+        <v>1986</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8">
-        <v>1986</v>
+        <v>1983</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
         <v>1989</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -1035,129 +1035,129 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
         <v>1974</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
-        <v>1999</v>
+        <v>1981</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C27" s="8"/>
+      <c r="C27" s="8">
+        <v>1999</v>
+      </c>
       <c r="D27" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C28" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8">
         <v>1980</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>53</v>
       </c>