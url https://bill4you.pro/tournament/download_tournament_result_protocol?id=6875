--- v0 (2025-12-13)
+++ v1 (2026-08-31)
@@ -20,162 +20,162 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>ФБС Хабаровского края</t>
   </si>
   <si>
     <t>Турнир Серебряная лига</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>13.05.2025, "Спортивный клуб бильярда", Россия, Хабаровский край, Хабаровск, Амурский б-р,  43</t>
+    <t>13.05.2025, "Спортивный клуб бильярда", Russian Federation, Khabarovsk Territory, Khabarovsk, Амурский б-р,  43</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Соседов Станислав</t>
+    <t>Sosedov Stanislav</t>
   </si>
   <si>
-    <t>Минин Александр</t>
+    <t>Minin Aleksandr</t>
   </si>
   <si>
-    <t>Кузнецов Юрий</t>
+    <t>Kuznetsov Yurii</t>
   </si>
   <si>
-    <t>Лоншаков Алексей</t>
+    <t>Lonshakov Aleksey</t>
   </si>
   <si>
-    <t>Руденский Евгений</t>
+    <t>Rudenskiy Evgeniy</t>
   </si>
   <si>
-    <t>Семенова Ольга</t>
+    <t>Semenova Olga</t>
   </si>
   <si>
-    <t>Гагарин Владимир</t>
+    <t>Gagarin Vladimir</t>
   </si>
   <si>
-    <t>Можейко Анатолий</t>
+    <t>Mozheyko Anatoliy</t>
   </si>
   <si>
-    <t>Демешко Валерий</t>
+    <t>Demeshko Valeriy</t>
   </si>
   <si>
-    <t>Заксор Ольга</t>
+    <t>Kirilov Boris</t>
   </si>
   <si>
-    <t>Кирилов Борис</t>
+    <t>Svetlakov Sergey</t>
   </si>
   <si>
-    <t>Светлаков Сергей</t>
+    <t>Zaksor Olga</t>
   </si>
   <si>
-    <t>Бокач Геннадий</t>
+    <t>Bokach Gennadll</t>
   </si>
   <si>
-    <t>Дуда Анна</t>
+    <t>Cay Konstantin</t>
   </si>
   <si>
-    <t>Пушкарев Валерий</t>
+    <t>Duda Anna</t>
   </si>
   <si>
-    <t>Цай Константин</t>
+    <t>Pushkarev Valeriy</t>
   </si>
   <si>
-    <t>Збарацкий Юрий</t>
+    <t>Mezhenin Aleksandr</t>
   </si>
   <si>
-    <t>Меженин Александр</t>
+    <t>Peyrik Aleksandr</t>
   </si>
   <si>
-    <t>Пейрик Александр</t>
+    <t>Zbarackiy Yuriy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Хабаровск</t>
+    <t>Khabarovsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -816,231 +816,231 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1949</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1968</v>
+        <v>1943</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1943</v>
+        <v>1952</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1952</v>
+        <v>1968</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1957</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1953</v>
+        <v>1956</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
         <v>1953</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1948</v>
+        <v>1953</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1953</v>
+        <v>1946</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1946</v>
+        <v>1948</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="10"/>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>