--- v0 (2025-12-17)
+++ v1 (2026-08-26)
@@ -20,177 +20,177 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t xml:space="preserve">БК "EFFE" </t>
   </si>
   <si>
     <t xml:space="preserve">Кубок "EFFE" среди любителей. </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.05.2025, БК "EFFE" , Кыргызстан, город республиканского подчинения Ош, Ош, Абсамата Масалиева 50а</t>
+    <t>18.05.2025, БК "EFFE" , Kyrgyzstan, City of Regional Subordination of Osh, Osh, Абсамата Масалиева 50а</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
     <t>25 - 26</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Токтакунов Эркин</t>
+    <t>Toktakunov Erkin</t>
   </si>
   <si>
-    <t>Маматазимов Эдил</t>
+    <t>Mamatazimov Edil</t>
   </si>
   <si>
-    <t>Зайридинов Авазбек</t>
+    <t>Kurbanov Bakytbek</t>
   </si>
   <si>
-    <t>Курбанов Бакытбек</t>
+    <t>Zairidinov Avasbek</t>
   </si>
   <si>
-    <t>Жаныбеков Кубаныч</t>
+    <t>Janibekov Kybanicv</t>
   </si>
   <si>
-    <t>Кулматов Канатбек</t>
+    <t>Kulmatov Kanatbek</t>
   </si>
   <si>
-    <t>Токтосунов Азирет</t>
+    <t>Toktosunov Aziret</t>
   </si>
   <si>
-    <t>Турганбаев Акжолтой</t>
+    <t>Turganbaev Akzholtoy</t>
   </si>
   <si>
-    <t>Гапаров Мирбек</t>
+    <t>Chudiev Tynychbek</t>
   </si>
   <si>
-    <t>Нуриддинов Нурбек</t>
+    <t>Gaparov Mirbek</t>
   </si>
   <si>
-    <t>Рашит уулу Чолпонбек</t>
+    <t>Nuriddinov Nurbek</t>
   </si>
   <si>
-    <t>Чудиев Тынычбек</t>
+    <t>Rashit Uulu Cholponbek</t>
   </si>
   <si>
-    <t>Абдыманап уулу Доолотбек</t>
+    <t>Abdymanap Uulu Doolotbek</t>
   </si>
   <si>
-    <t>Ашырбаев Куштарбек</t>
+    <t>Asyrbaev Kustarbek</t>
   </si>
   <si>
-    <t>Мухамбетов Жумадыл</t>
+    <t>Muhambetov Zhumadyl</t>
   </si>
   <si>
-    <t>Садырбек уулу Сыймыкбек</t>
+    <t>Sadyrbek Uulu Syimykbek</t>
   </si>
   <si>
-    <t>Атабаев Моисей</t>
+    <t>Atabaev Moisei</t>
   </si>
   <si>
-    <t>Кочоров Мирбек</t>
+    <t>Kochorov Mirbek</t>
   </si>
   <si>
-    <t>Бактыбек уулу Таалайбек</t>
+    <t>Baktybek Uulu Taalaibek</t>
   </si>
   <si>
-    <t>Жусубалиев Даниел</t>
+    <t>Zhusubaliev Daniel</t>
   </si>
   <si>
-    <t>Аскарбеков Назарбек</t>
+    <t>Askarbekov Nazarbek</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
   <si>
-    <t>Баткен</t>
+    <t>Batken</t>
   </si>
   <si>
-    <t>Джалал-Абад</t>
+    <t>Jalal-Abad</t>
   </si>
   <si>
-    <t>Бишкек</t>
+    <t>Bishkek</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -691,77 +691,77 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>1980</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>1996</v>
+        <v>1993</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>2000</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
@@ -811,117 +811,117 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1991</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1992</v>
+        <v>2001</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1995</v>
+        <v>1992</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1997</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>