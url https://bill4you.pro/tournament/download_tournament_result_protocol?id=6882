--- v0 (2025-12-17)
+++ v1 (2026-08-21)
@@ -20,204 +20,204 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>ФБС Республики Крым</t>
   </si>
   <si>
     <t>Чемпионат Республики Крым среди мужчин</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.06.2025, Бильярдный клуб №1 (Ялта), Россия, Республика Крым, Ялта, Большевистская 25е</t>
+    <t>07.06.2025, Бильярдный клуб №1 (Ялта), Russian Federation, Autonomous Republic of Crimea, Yalta, Большевистская 25е</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Коваленко Станислав</t>
+    <t>Kovalenko Stanislav</t>
   </si>
   <si>
-    <t>Евстигнеев Артур</t>
+    <t>Evstigneev Arthur</t>
   </si>
   <si>
-    <t>Абдулаев Сергей</t>
+    <t>Abdulaev Sergey</t>
   </si>
   <si>
-    <t>Чхартишвили Денис</t>
+    <t>Chhartishvili Denis</t>
   </si>
   <si>
-    <t>Елизаров Денис</t>
+    <t>Elizarov Denis</t>
   </si>
   <si>
-    <t>Епик Михаил</t>
+    <t>Epik Mihail</t>
   </si>
   <si>
-    <t>Соловьев Сергей</t>
+    <t>Shvydkov Vladimir</t>
   </si>
   <si>
-    <t>Швыдков Владимир</t>
+    <t>Solovev Sergey</t>
   </si>
   <si>
-    <t>Безручко Максим</t>
+    <t>Bezruchko Max</t>
   </si>
   <si>
-    <t>Вдовичак Иван</t>
+    <t>Litvincuk Il'a</t>
   </si>
   <si>
-    <t>Литвинчук Илья</t>
+    <t>Manukyan Karen</t>
   </si>
   <si>
-    <t>Манукян Карен</t>
+    <t>Memetov Demir</t>
   </si>
   <si>
-    <t>Меметов Демир</t>
+    <t>Persin Egor</t>
   </si>
   <si>
-    <t>Першин Егор</t>
+    <t>Proschenko Sergey</t>
   </si>
   <si>
-    <t>Прощенко-мл Сергей</t>
+    <t>Tihonovich Ilya</t>
   </si>
   <si>
-    <t>Тихонович Илья</t>
+    <t>Vdovichak Ivan</t>
   </si>
   <si>
-    <t>Бакиев Алим</t>
+    <t>Bakiev Alim</t>
   </si>
   <si>
-    <t>Бочкарев Антон</t>
+    <t>Bochkarev Anton</t>
   </si>
   <si>
-    <t>Кириченко Александр</t>
+    <t>Kirichenko Alexander</t>
   </si>
   <si>
-    <t>Кравченко Виктор</t>
+    <t>Kravchenko Viktor</t>
   </si>
   <si>
-    <t>Кузнецов Денис</t>
+    <t>Kuznecov Denis</t>
   </si>
   <si>
-    <t>Меметов Сулейман</t>
+    <t>Memetov Suleyman</t>
   </si>
   <si>
-    <t>Северинов Андрей</t>
+    <t>Severinov Andrey</t>
   </si>
   <si>
-    <t>Столповских Артур</t>
+    <t>Stolpovskih Artur</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Прощенко Сергей</t>
+    <t>Prosenko Sergej</t>
   </si>
   <si>
-    <t>Литаврин Геннадий</t>
+    <t>Litavrin Gennadij</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ялта</t>
+    <t>Yalta</t>
   </si>
   <si>
-    <t>Бахчисарай</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Севастополь</t>
+    <t>Sevastopol</t>
   </si>
   <si>
-    <t>Симферополь</t>
+    <t>Simferopol</t>
   </si>
   <si>
-    <t>Геническ</t>
+    <t>Henichesk</t>
   </si>
   <si>
-    <t>Алушта</t>
+    <t>Alushta</t>
   </si>
   <si>
-    <t>Феодосия</t>
+    <t>Feodosia</t>
   </si>
   <si>
-    <t>Евпатория</t>
+    <t>Yevpatoriya</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -701,51 +701,51 @@
       </c>
       <c r="C8" s="8">
         <v>1987</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
         <v>1996</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="8">
         <v>1990</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F10" s="1"/>
@@ -798,237 +798,237 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
         <v>1979</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
-        <v>1986</v>
+        <v>1997</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
-        <v>1997</v>
+        <v>1986</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>2000</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>1992</v>
+        <v>2000</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
-        <v>2000</v>
+        <v>2014</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
-        <v>2014</v>
+        <v>1964</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
-        <v>1964</v>
+        <v>1994</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
-        <v>1994</v>
+        <v>1986</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
-        <v>1986</v>
+        <v>1991</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8">
         <v>1993</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>