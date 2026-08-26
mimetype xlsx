--- v0 (2025-12-24)
+++ v1 (2026-08-26)
@@ -20,333 +20,333 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Бильярдный клуб «Вершина»</t>
   </si>
   <si>
     <t>Кубок БК "Реверс"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>05.06.2025, Бильярдный клуб «Вершина», Россия, Хабаровский край, Хабаровск, ул.Шеронова 7</t>
+    <t>05.06.2025, Бильярдный клуб «Вершина», Russian Federation, Khabarovsk Territory, Khabarovsk, ул.Шеронова 7</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 60</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ли Дмитрий</t>
+    <t>Li Dmitriy</t>
   </si>
   <si>
-    <t>Лян Алексей</t>
+    <t>Lyan Aleksey</t>
   </si>
   <si>
-    <t>Ковалёв Павел</t>
+    <t>Kovalev Pavel</t>
   </si>
   <si>
-    <t>С Сергей</t>
+    <t>S Sergey</t>
   </si>
   <si>
-    <t>Валиев Усман</t>
+    <t>Kim Evgenij</t>
   </si>
   <si>
-    <t>Ким Евгений</t>
+    <t>Li Aleksandr</t>
   </si>
   <si>
-    <t>Ли Александр</t>
+    <t>Na Veniamin</t>
   </si>
   <si>
-    <t>На Вениамин</t>
+    <t>Valiev Usman</t>
   </si>
   <si>
-    <t>Горбачев Егор</t>
+    <t>Danilin Aleksandr</t>
   </si>
   <si>
-    <t>Данилин Александр</t>
+    <t>Den Maksim</t>
   </si>
   <si>
-    <t>Ден Максим</t>
+    <t>Erofeev Evgeniy</t>
   </si>
   <si>
-    <t>Ерофеев Евгений</t>
+    <t>Gorbachev Egor</t>
   </si>
   <si>
-    <t>Кан Алексей</t>
+    <t>Kan Aleksej</t>
   </si>
   <si>
-    <t>Ким Сергей</t>
+    <t>Kim Sergey</t>
   </si>
   <si>
-    <t>Ключник Игорь</t>
+    <t>Klyuchnik Igor</t>
   </si>
   <si>
-    <t>Кравченко Евгений</t>
+    <t>Kravchenko Evgeniy</t>
   </si>
   <si>
-    <t>Бейшебеков Тойчубек</t>
+    <t>Beyshebekov Toychubek</t>
   </si>
   <si>
-    <t>Достов Олег</t>
+    <t>Dostov Oleg</t>
   </si>
   <si>
-    <t>Ким Алексей</t>
+    <t>Kim Aleksej</t>
   </si>
   <si>
-    <t>Комиссаров Никита</t>
+    <t>Komissarov Nikita</t>
   </si>
   <si>
-    <t>Молодцов Алексей</t>
+    <t>Molodtsov Aleksei</t>
   </si>
   <si>
-    <t>Сотников Игорь</t>
+    <t>Sotnikov Igor</t>
   </si>
   <si>
-    <t>Татауров Игорь</t>
+    <t>Tataurov Igor</t>
   </si>
   <si>
-    <t>Усольцев Сергей</t>
+    <t>Usolcev Sergei</t>
   </si>
   <si>
-    <t>Бадрызлов Юрий</t>
+    <t>B U</t>
   </si>
   <si>
-    <t>Беляков Иван</t>
+    <t>Belyakov Ivan</t>
   </si>
   <si>
-    <t>Брацунов Владислав</t>
+    <t>Bracunov Vladislav</t>
   </si>
   <si>
-    <t>Жулаев Павел</t>
+    <t>Pavlov Viktor</t>
   </si>
   <si>
-    <t>Павлов Виктор</t>
+    <t>Rajavaliev Shavkat</t>
   </si>
   <si>
-    <t>Ражавалиев Шавкат</t>
+    <t>Sin Alexander</t>
   </si>
   <si>
-    <t>Син Александр</t>
+    <t>Yurtaev Ruslan</t>
   </si>
   <si>
-    <t>Юртаев Руслан</t>
+    <t>Zhulaev Pavel</t>
   </si>
   <si>
-    <t>Аманов Рустам</t>
+    <t>Amanov Rustam</t>
   </si>
   <si>
-    <t>Голубев Владимир</t>
+    <t>Demchenko Andrey</t>
   </si>
   <si>
-    <t>Графский Сергей</t>
+    <t>Demidov Pavel</t>
   </si>
   <si>
-    <t>Демидов Павел</t>
+    <t>Evgeniy Dmitriev</t>
   </si>
   <si>
-    <t>Демченко Андрей</t>
+    <t>Golubev Vladimir</t>
   </si>
   <si>
-    <t>Дмитриев Евгений</t>
+    <t>Grafskiy Sergey</t>
   </si>
   <si>
-    <t>И Вячеслав</t>
+    <t>I Vyacheslav</t>
   </si>
   <si>
-    <t>Ким Артур</t>
+    <t>Kim Artur</t>
   </si>
   <si>
-    <t>Кон Дмитрий</t>
+    <t>Kon Dmitrij</t>
   </si>
   <si>
-    <t>Ли Денис</t>
+    <t>Li Denis</t>
   </si>
   <si>
-    <t>Малаев Умеджон</t>
+    <t>Malaev Umedzhon</t>
   </si>
   <si>
-    <t>Мирошниченко Владимир</t>
+    <t>Miroshnichenko Vladimir</t>
   </si>
   <si>
-    <t>Пак Вадим</t>
+    <t>Pak Vadim</t>
   </si>
   <si>
-    <t>Ревнивуев Алексей</t>
+    <t>Revnivuev Aleksey</t>
   </si>
   <si>
-    <t>Урнышев Илья</t>
+    <t>Shimanskii Oleg</t>
   </si>
   <si>
-    <t>Шиманский Олег</t>
+    <t>Urnyshev Ilya</t>
   </si>
   <si>
-    <t>Ананьев Владимир</t>
+    <t>Ananev Vladimir</t>
   </si>
   <si>
-    <t>Баженов Валерий</t>
+    <t>Bazhenov Valeriy</t>
   </si>
   <si>
-    <t>Болдарев Владимир</t>
+    <t>Boldarev Vladimir</t>
   </si>
   <si>
-    <t>Горбатенко Наталья</t>
+    <t>Gorbatenko Natalya</t>
   </si>
   <si>
-    <t>Грибиников Евгений</t>
+    <t>Gribinikov Evgeniy</t>
   </si>
   <si>
-    <t>И Роман</t>
+    <t>Hegay Aleksey</t>
   </si>
   <si>
-    <t>Ин Алексей</t>
+    <t>I Roman</t>
   </si>
   <si>
-    <t>Котуков Максим</t>
+    <t>In Aleksey</t>
   </si>
   <si>
-    <t>Моисеенко Сергей</t>
+    <t>Kotukov Maksim</t>
   </si>
   <si>
-    <t>Новосельцев Максим</t>
+    <t>Moiseenko Sergey</t>
   </si>
   <si>
-    <t>Овакян Армен</t>
+    <t>Novoselcev Maksim</t>
   </si>
   <si>
-    <t>Хегай Алексей</t>
+    <t>Ovakyan Armen</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Хабаровск</t>
+    <t>Khabarovsk</t>
   </si>
   <si>
-    <t>Южно-Сахалинск</t>
+    <t>Yuzhno-Sakhalinsk</t>
   </si>
   <si>
-    <t>Биробиджан</t>
+    <t>Birobidzhan</t>
   </si>
   <si>
-    <t>Владивосток</t>
+    <t>Vladivostok</t>
   </si>
   <si>
-    <t>Комсомольск-на-Амуре</t>
+    <t>Komsomolsk-on-Amur</t>
   </si>
   <si>
-    <t>Свободный</t>
+    <t>Svobodny</t>
   </si>
   <si>
-    <t>Советская Гавань</t>
+    <t>Sovetskaya Gavan</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
   <si>
-    <t>Благовещенск</t>
+    <t>Blagoveshchensk</t>
   </si>
   <si>
-    <t>Геленджик</t>
+    <t>Gelendzhik</t>
   </si>
   <si>
-    <t>Чита</t>
+    <t>Chita</t>
   </si>
   <si>
-    <t>Амурск</t>
+    <t>Amursk</t>
   </si>
   <si>
-    <t>Уссурийск</t>
+    <t>Ussuriysk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -885,195 +885,195 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="8">
         <v>1988</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8">
-        <v>2019</v>
+        <v>1999</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8">
-        <v>1999</v>
+        <v>2087</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8">
-        <v>2087</v>
+        <v>1989</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8">
-        <v>1989</v>
+        <v>2019</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
-        <v>1985</v>
+        <v>1991</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C19" s="8"/>
+      <c r="C19" s="8">
+        <v>1985</v>
+      </c>
       <c r="D19" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>1987</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
@@ -1338,256 +1338,256 @@
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
         <v>1993</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C35" s="8"/>
+      <c r="C35" s="8">
+        <v>1986</v>
+      </c>
       <c r="D35" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8">
-        <v>1986</v>
+        <v>1992</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
-        <v>1992</v>
+        <v>1986</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8">
-        <v>1986</v>
+        <v>2013</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="C39" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
         <v>1966</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
-        <v>1967</v>
+        <v>1987</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8">
-        <v>1967</v>
+        <v>2014</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="8">
-        <v>2014</v>
+        <v>1987</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8">
-        <v>1987</v>
+        <v>1967</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="8">
-        <v>1987</v>
+        <v>1967</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8">
         <v>1980</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
@@ -1715,71 +1715,71 @@
       </c>
       <c r="B53" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C53" s="8">
         <v>1984</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>94</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C54" s="8">
-        <v>1966</v>
+        <v>1984</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C55" s="8">
-        <v>1984</v>
+        <v>1966</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C56" s="8">
         <v>1994</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E56" s="9" t="s">
@@ -1854,176 +1854,176 @@
         <v>11</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C60" s="8">
         <v>1965</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="C61" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C61" s="8"/>
       <c r="D61" s="8" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="E61" s="9" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C62" s="8">
-        <v>2000</v>
+        <v>1991</v>
       </c>
       <c r="D62" s="8" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E62" s="9" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C63" s="8">
-        <v>1990</v>
+        <v>2000</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E63" s="9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C64" s="8">
-        <v>1980</v>
+        <v>1990</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C65" s="8">
-        <v>1989</v>
+        <v>1980</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C66" s="8">
-        <v>1964</v>
+        <v>1989</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="C67" s="8"/>
+      <c r="C67" s="8">
+        <v>1964</v>
+      </c>
       <c r="D67" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E67" s="9" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="10"/>
       <c r="B68" s="7"/>
       <c r="C68" s="7"/>
       <c r="D68" s="7"/>
       <c r="E68" s="7"/>
       <c r="F68" s="7"/>
       <c r="G68" s="7"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="10"/>
       <c r="B69" s="7"/>
       <c r="C69" s="7"/>
       <c r="D69" s="7"/>
       <c r="E69" s="7"/>
       <c r="F69" s="7"/>
       <c r="G69" s="7"/>
       <c r="H69" s="1"/>
     </row>