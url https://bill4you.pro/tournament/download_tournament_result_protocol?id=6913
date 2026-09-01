--- v0 (2025-12-18)
+++ v1 (2026-09-01)
@@ -50,90 +50,90 @@
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 15</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
-    <t>Подерин Федор</t>
+    <t>Подерин Фёдор</t>
   </si>
   <si>
     <t>Жалкимов Сергей</t>
   </si>
   <si>
     <t>Григорьев Дмитрий</t>
   </si>
   <si>
     <t>Плотников Семен</t>
   </si>
   <si>
     <t>Печатников Михаил</t>
   </si>
   <si>
     <t>Самохвалов Сергей</t>
   </si>
   <si>
     <t>Сметанин Евгений</t>
   </si>
   <si>
     <t>Харюшин Максим</t>
   </si>
   <si>
     <t>Беляев Александр</t>
   </si>
   <si>
     <t>Катаев Максим</t>
   </si>
   <si>
     <t>Мирошниченко Вадим</t>
   </si>
   <si>
-    <t>Николай Фетисов</t>
-[...1 lines deleted...]
-  <si>
     <t>Ожиганов Андрей</t>
   </si>
   <si>
     <t>Певцов Андрей</t>
+  </si>
+  <si>
+    <t>Фетисов Николай</t>
   </si>
   <si>
     <t>Ширинкин Алексей</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Город</t>
   </si>
@@ -841,94 +841,94 @@
       </c>
       <c r="B18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="8">
         <v>1984</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="8">
-        <v>1996</v>
+        <v>1965</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="8">
-        <v>1965</v>
+        <v>1987</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="8">
-        <v>1987</v>
+        <v>1996</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="8">
         <v>1969</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F22" s="1"/>