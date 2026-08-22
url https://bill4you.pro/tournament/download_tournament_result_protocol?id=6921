--- v0 (2025-12-18)
+++ v1 (2026-08-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Федерация русского бильярда  г. Ростова-на-Дону</t>
   </si>
   <si>
     <t>Чемпионат г. Ростова-на-Дону " Свободная пирамида. Мужчины. Первая лига</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
-    <t>17.05.2025, Доберман, Ростов-на-Дону, Россия, Ростовская область, Ростов-на-Дону, ул. Суворова,  91</t>
+    <t>17.05.2025, Доберман, Ростов-на-Дону, Россия, Ростовская область, Ростов-на-Дону, ул. Красноармейская,  157</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 15</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
@@ -693,51 +693,51 @@
       </c>
       <c r="C10" s="8">
         <v>1986</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>1981</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>2003</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="1"/>
@@ -833,51 +833,51 @@
       </c>
       <c r="C17" s="8">
         <v>1999</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1986</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>1999</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="1"/>
@@ -893,51 +893,51 @@
       </c>
       <c r="C20" s="8">
         <v>1990</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>1986</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>