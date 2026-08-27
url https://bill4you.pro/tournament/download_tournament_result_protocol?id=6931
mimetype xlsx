--- v0 (2025-12-24)
+++ v1 (2026-08-27)
@@ -20,153 +20,153 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Школа Бильярда Poolschool</t>
   </si>
   <si>
     <t>Суперфинал МД 55+</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.05.2025, Poolschool. Твин, Россия, Москва, Новоясеневский проспект,  д. 2А стр. 1,  ТЦ "Твин Плаза" 3й этаж</t>
+    <t>18.05.2025, Poolschool. Твин, Russian Federation, Moscow, Новоясеневский проспект,  д. 2А стр. 1,  ТЦ "Твин Плаза" 3й этаж</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Омельченко Григорий</t>
+    <t>Omelchenko Grigoriy</t>
   </si>
   <si>
-    <t>Жуковский Сергей</t>
+    <t>Zhukovskiy Sergey</t>
   </si>
   <si>
-    <t>Куценко Владимир</t>
+    <t>Koutsenko Vladimir</t>
   </si>
   <si>
-    <t>Полежаев Владимир</t>
+    <t>Polejaev Vladimir</t>
   </si>
   <si>
-    <t>Капустина Людмила</t>
+    <t>Kapustina Ludmila</t>
   </si>
   <si>
-    <t>Мёдик Раиса</t>
+    <t>Medik Raisa</t>
   </si>
   <si>
-    <t>Омельченко Анатолий</t>
+    <t>Omelchenko Anatol</t>
   </si>
   <si>
-    <t>Шпакунова Марина</t>
+    <t>Shpakunova Marina</t>
   </si>
   <si>
-    <t>Колчев Андрей</t>
+    <t>Kolchev Andrey</t>
   </si>
   <si>
-    <t>Креммер Владимир</t>
+    <t>Kremmer Vladimir</t>
   </si>
   <si>
-    <t>Никипелов Сергей</t>
+    <t>Nikipelov Sergey</t>
   </si>
   <si>
-    <t>Пухальская Нина</t>
+    <t>Pukhalskaya Nina</t>
   </si>
   <si>
-    <t>Батурин Вадим</t>
+    <t>Baturin Vadim</t>
   </si>
   <si>
-    <t>Кабакова Елена</t>
+    <t>Kabakova Elena</t>
   </si>
   <si>
-    <t>Овчинников Вячеслав</t>
+    <t>Ovchinnikov Vyacheslav</t>
   </si>
   <si>
-    <t>Самойлов Алексей</t>
+    <t>Samoylov Alexey</t>
   </si>
   <si>
-    <t>Акинин Василий</t>
+    <t>Akinin Vasiliy</t>
   </si>
   <si>
-    <t>Клусов Леонид</t>
+    <t>Klusov Leonid</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -626,55 +626,59 @@
         <v>5</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>35</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="8">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="C8" s="8"/>
+      <c r="C8" s="8">
+        <v>1963</v>
+      </c>
       <c r="D8" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="9"/>
+      <c r="E8" s="9" t="s">
+        <v>36</v>
+      </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
         <v>1949</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">