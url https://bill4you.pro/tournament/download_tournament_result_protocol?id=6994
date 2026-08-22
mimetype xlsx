--- v0 (2025-12-18)
+++ v1 (2026-08-22)
@@ -20,159 +20,159 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>БК GENTLEMAN</t>
   </si>
   <si>
     <t>ОТКРЫТЫЙ Турнир на переходящий кубок БК GENTLEMAN</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>31.05.2025, БК GENTLEMAN, Россия, Ростовская область, Азов, ул. Мира 18,  столов 6</t>
+    <t>31.05.2025, БК GENTLEMAN, Russian Federation, Rostov Region, Azov, ул. Мира 18,  столов 6</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Копейко Сергей</t>
+    <t>Kopejko Sergej</t>
   </si>
   <si>
-    <t>Бурлуцкий Сергей</t>
+    <t>Burluckiy Sergey</t>
   </si>
   <si>
-    <t>Ли Михаил</t>
+    <t>Mikhail Li</t>
   </si>
   <si>
-    <t>Тесля Егор</t>
+    <t>Teslya Egor</t>
   </si>
   <si>
-    <t>Данилов Евгений</t>
+    <t>Danilov Evgeniy</t>
   </si>
   <si>
-    <t>Иванченко Евгений</t>
+    <t>Ivanchenko Evgeniy</t>
   </si>
   <si>
-    <t>Огай Михаил</t>
+    <t>Ogay Mikhail</t>
   </si>
   <si>
-    <t>Поздняков Дмитрий</t>
+    <t>Pozdnyakov Dmitriy</t>
   </si>
   <si>
-    <t>Кужелев Антон</t>
+    <t>Kuzhelev Anton</t>
   </si>
   <si>
-    <t>Лазовский Владимир</t>
+    <t>Lazovskiy Vladimir</t>
   </si>
   <si>
-    <t>Медведев Александр</t>
+    <t>Medvedev Aleksandr</t>
   </si>
   <si>
-    <t>Оганян Марат</t>
+    <t>Oganyan Marat</t>
   </si>
   <si>
-    <t>Глебова Наталья</t>
+    <t>Glebova Natalya</t>
   </si>
   <si>
-    <t>Маслаков Максим</t>
+    <t>Maslakov Maxsim</t>
   </si>
   <si>
-    <t>Петренко Петр</t>
+    <t>Petrenko Petr</t>
   </si>
   <si>
-    <t>Шарый Юрий</t>
+    <t>Sharyy Yuriy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Батайск</t>
+    <t>Bataysk</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Азов</t>
+    <t>Azov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>