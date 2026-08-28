--- v0 (2025-12-18)
+++ v1 (2026-08-28)
@@ -20,195 +20,195 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>БК  "Gladiator"</t>
   </si>
   <si>
     <t xml:space="preserve">БИЛЬЯРДНЫЙ КЛУБ "GLADIATOR" ВНУТРИ КЛУБНЫЙ КОММЕРЧЕСКИЙ ТУРНИР </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>24.05.2025, БК  "Gladiator", Казахстан, Акмолинская область, Астана, улица А91 дом 12 ЖК БАСКАРУ 1</t>
+    <t>24.05.2025, БК  "Gladiator", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, улица А91 дом 12 ЖК БАСКАРУ 1</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 27</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Бурлак Михаил</t>
+    <t>Burlak Mikhail</t>
   </si>
   <si>
-    <t>Әбіханов Аблайхан</t>
+    <t>Abikhanov Ablaikhan</t>
   </si>
   <si>
-    <t>Курасбек Ерлан</t>
+    <t>Kurasbek Erlan</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Голосный Сергей</t>
+    <t>Esbolov Sultan</t>
   </si>
   <si>
-    <t>Есболов Султан</t>
+    <t>Golosny Sergey</t>
   </si>
   <si>
-    <t>Исмаилов Ерiс</t>
+    <t>Ismailov Eris</t>
   </si>
   <si>
-    <t>Шуак Нурлан</t>
+    <t>Shuak Nurlan</t>
   </si>
   <si>
-    <t>Джусувалиев Улан</t>
+    <t>Dyusengaliev Marat</t>
   </si>
   <si>
-    <t>Дюсенгалиев Марат</t>
+    <t>Dzhusuvaliyev Ulan</t>
   </si>
   <si>
-    <t>Жармұхамбет Сакен</t>
+    <t>Mustafin Arman</t>
   </si>
   <si>
-    <t>Мустафин Арман</t>
+    <t>Niyarov Baurzhan</t>
   </si>
   <si>
-    <t>Нияров Бауржан</t>
+    <t>Teltaev Alisher</t>
   </si>
   <si>
-    <t>Тельтаев Алишер</t>
+    <t>Tuganbaev Dauren</t>
   </si>
   <si>
-    <t>Туганбаев Даурен</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Zharmuhambet Saken</t>
   </si>
   <si>
-    <t>Амангелди Рустем</t>
+    <t>Amangeldi Rustem</t>
   </si>
   <si>
-    <t>Кенжебеков Айтжан</t>
+    <t>Kenzhebekov Aytzhan</t>
   </si>
   <si>
-    <t>Киябаев Сакен</t>
+    <t>Kiyabaev Saken</t>
   </si>
   <si>
-    <t>Садыханов Галымжан</t>
+    <t>Sadikhanov Galymzhan</t>
   </si>
   <si>
-    <t>Тусумханов Олжас</t>
+    <t>Shynarbek Nauryzbek</t>
   </si>
   <si>
-    <t>Тынкозиев Женисбек</t>
+    <t>Tusumhanov Olzhas</t>
   </si>
   <si>
-    <t>Уразов Ержан</t>
+    <t>Tynkoziev Zhenisbek</t>
   </si>
   <si>
-    <t>Шынарбек Наурызбек</t>
+    <t>Urazov Erzhan</t>
   </si>
   <si>
-    <t>Жамалов Куаныш</t>
+    <t>Zhamalov Kuanysh</t>
   </si>
   <si>
-    <t>Жанбозов Ержан</t>
+    <t>Zhanbozov Erzhan</t>
   </si>
   <si>
-    <t>Жапаров Жомарт</t>
+    <t>Zhaparov Zhomart</t>
   </si>
   <si>
-    <t>Ермекұлы Азамат</t>
+    <t>Ermekuly Azamat</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
   <si>
-    <t>Караганда</t>
+    <t>Karagandy</t>
   </si>
   <si>
-    <t>Алматы</t>
+    <t>Almaty</t>
   </si>
   <si>
-    <t>Семей</t>
+    <t>Semey</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -743,266 +743,268 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>1986</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1986</v>
+        <v>1985</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="C14" s="8"/>
+      <c r="C14" s="8">
+        <v>2000</v>
+      </c>
       <c r="D14" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>1987</v>
+        <v>1983</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1983</v>
+        <v>1987</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>2010</v>
+        <v>1985</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1985</v>
+        <v>1992</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C22" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C23" s="8"/>
+      <c r="C23" s="8">
+        <v>2011</v>
+      </c>
       <c r="D23" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F24" s="1"/>
@@ -1050,107 +1052,109 @@
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C28" s="8"/>
+      <c r="C28" s="8">
+        <v>2002</v>
+      </c>
       <c r="D28" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C30" s="8"/>
+      <c r="C30" s="8">
+        <v>1986</v>
+      </c>
       <c r="D30" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C31" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F32" s="1"/>