--- v0 (2025-12-19)
+++ v1 (2026-08-30)
@@ -20,138 +20,138 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>ФБС Тюменской области</t>
   </si>
   <si>
     <t>Первенство Тюменской области снукер 1 кр юноши до 15 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>27.05.2025, ЛАМ, Россия, Тюменская область, Тюмень, ул. Луначарского,  12</t>
+    <t>27.05.2025, ЛАМ, Russian Federation, Tyumen Region, Tyumen, ул. Луначарского,  12</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 10</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Уланов Анатолий</t>
+    <t>Ulanov Anatolij</t>
   </si>
   <si>
-    <t>Коршунов Юрий</t>
+    <t>Korshunov Yrii</t>
   </si>
   <si>
-    <t>Крапивин Егор</t>
+    <t>Krapivin Egor</t>
   </si>
   <si>
-    <t>Ситников Степан</t>
+    <t>Sitnikov Stepan</t>
   </si>
   <si>
-    <t>Котов Артём</t>
+    <t>Kotov Artyom</t>
   </si>
   <si>
-    <t>Легалов Артём</t>
+    <t>Legalov Artyom</t>
   </si>
   <si>
-    <t>Антоненко Глеб</t>
+    <t>Antonenko Gleb</t>
   </si>
   <si>
-    <t>Путилов Эмилий</t>
+    <t>Putilov E`milij</t>
   </si>
   <si>
-    <t>Корнев Филипп</t>
+    <t>Kornev Filipp</t>
   </si>
   <si>
-    <t>Косинцев Тимофей</t>
+    <t>Kosincev Timofei</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>3р</t>
+    <t>КМС</t>
+  </si>
+  <si>
+    <t>1юн</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>1юн</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Город</t>
-[...2 lines deleted...]
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -675,91 +675,91 @@
       </c>
       <c r="C10" s="8">
         <v>2012</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
         <v>2015</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>2012</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
         <v>2015</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
         <v>2015</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="1"/>
@@ -775,71 +775,71 @@
       </c>
       <c r="C15" s="8">
         <v>2015</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>2014</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
         <v>2013</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="10"/>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10"/>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>