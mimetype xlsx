--- v0 (2025-12-22)
+++ v1 (2026-08-25)
@@ -20,120 +20,120 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>БК Пирамида (г. Челябинск)</t>
   </si>
   <si>
     <t>Челябинск. Марафон-Промнефтегаз 5 тур 1 группа</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>24.05.2025, БК Пирамида (г. Челябинск), Россия, Челябинская область, Челябинск, ул. Орджоникидзе 58А к3,  2 этаж</t>
+    <t>24.05.2025, БК Пирамида (г. Челябинск), Russian Federation, Chelyabinsk Region, Chelyabinsk, ул. Орджоникидзе 58А к3,  2 этаж</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Айвазян Карлен</t>
+    <t>Ayvazyan Karlen</t>
   </si>
   <si>
-    <t>Менченков Михаил</t>
+    <t>Iutluhlk Hfgkj</t>
   </si>
   <si>
-    <t>Данилкин Евгений</t>
+    <t>Danilkin Evgeniy</t>
   </si>
   <si>
-    <t>Умаров Бахтовар</t>
+    <t>Umarov Bahtovar</t>
   </si>
   <si>
-    <t>Волченко Никита</t>
+    <t>Volchenko Nikita</t>
   </si>
   <si>
-    <t>Заркевич Вячеслав</t>
+    <t>Zarkevich Vyacheslav</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Челябинск</t>
+    <t>Chelyabinsk</t>
   </si>
   <si>
-    <t>Магнитогорск</t>
+    <t>Magnitogorsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>