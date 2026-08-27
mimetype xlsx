--- v0 (2025-12-25)
+++ v1 (2026-08-27)
@@ -20,189 +20,189 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>ФБС Рязанской области</t>
   </si>
   <si>
     <t xml:space="preserve">Открытое первенство "Одиночный шар" мальчики и девочки до 13 лет </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>25.05.2025, ГАУ ДО РО "СШОР ЦСК", Россия, Рязанская область, Рязань, ул. Спортивная 19</t>
+    <t>25.05.2025, ГАУ ДО РО "СШОР ЦСК", Russian Federation, Ryazan Region, Ryazan region, ул. Спортивная 19</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 27</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Черенков Федор</t>
+    <t>Cherenkov Fedor</t>
   </si>
   <si>
-    <t>Благова Александра</t>
+    <t>Blagova Aleksandra</t>
   </si>
   <si>
-    <t>Дроганов Станислав</t>
+    <t>Droganov Stanislav</t>
   </si>
   <si>
-    <t>Кузьмина Евгения</t>
+    <t>Kuz'mina Evgenia</t>
   </si>
   <si>
-    <t>Брагин Павел</t>
+    <t>Bragin Pavel</t>
   </si>
   <si>
-    <t>Головаш Анна</t>
+    <t>Golovash Anna</t>
   </si>
   <si>
-    <t>Колосницына Любовь</t>
+    <t>Kolosnitsena Lubov</t>
   </si>
   <si>
-    <t>Мохначев Михаил</t>
+    <t>Mohnachev Mihail</t>
   </si>
   <si>
-    <t>Болотов Павел</t>
+    <t>Bolotov Pavel</t>
   </si>
   <si>
-    <t>Демишев Андрей</t>
+    <t>Demishev Andrey</t>
   </si>
   <si>
-    <t>Зенкин Тимофей</t>
+    <t>Hlebnikova Alena</t>
   </si>
   <si>
-    <t>Мещеряков Ярослав</t>
+    <t>Meserakov Aroslav</t>
   </si>
   <si>
-    <t>Сачкова Ксения</t>
+    <t>Sachkova Kseniya</t>
   </si>
   <si>
-    <t>Соломка Ксения</t>
+    <t>Solomka Kseniya</t>
   </si>
   <si>
-    <t>Трофимчук Владислав</t>
+    <t>Trofimchukv Vladislav</t>
   </si>
   <si>
-    <t>Хлебникова Алёна</t>
+    <t>Zenkin Timofey</t>
   </si>
   <si>
-    <t>Бушков Илья</t>
+    <t>Bushkov Ilya</t>
   </si>
   <si>
-    <t>Коблов Дмитрий</t>
+    <t>Koblov Dmitriy</t>
   </si>
   <si>
-    <t>Колбасов Степан</t>
+    <t>Kolbasov Stepan</t>
   </si>
   <si>
-    <t>Плодухин Кирилл</t>
+    <t>Ploduhin Kirill</t>
   </si>
   <si>
-    <t>Поздеев Виктор</t>
+    <t>Pozdeev Viktor</t>
   </si>
   <si>
-    <t>Савин Михаил</t>
+    <t>Savin Mihail</t>
   </si>
   <si>
-    <t>Ширугин Андрей</t>
+    <t>Shirugin Andrey</t>
   </si>
   <si>
-    <t>Юхновский Лев</t>
+    <t>Yuhnovskiy Lev</t>
   </si>
   <si>
-    <t>Колоколенков Кирилл</t>
+    <t>Harkin Leonid</t>
   </si>
   <si>
-    <t>Левчук Илья</t>
+    <t>Kolokolenkov Kirill</t>
   </si>
   <si>
-    <t>Харькин Леонид</t>
+    <t>Levchuk Ilya</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Рязань</t>
+    <t>Ryazan region</t>
   </si>
   <si>
-    <t>посёлок станции Касимов</t>
+    <t>Kasimov</t>
   </si>
   <si>
-    <t>Тула</t>
+    <t>Tula</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -863,56 +863,58 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>2015</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="E18" s="9"/>
+      <c r="E18" s="9" t="s">
+        <v>46</v>
+      </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>2014</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
@@ -961,58 +963,56 @@
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>2015</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="E23" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E23" s="9"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>2017</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
@@ -1141,97 +1141,97 @@
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
         <v>2015</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
         <v>2015</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="10"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="10"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="1"/>
     </row>