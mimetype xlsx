--- v0 (2025-12-18)
+++ v1 (2026-08-31)
@@ -20,201 +20,201 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>БК "KAZ-AX" Ангрен</t>
   </si>
   <si>
     <t>Первенство Ташкентской области г. Ангрен</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>31.05.2025, БК "KAZ-AX" Ангрен, Узбекистан, Ташкентская область, Ангрен, 5/1A квартал,  Ангрен,  Ташкентская область</t>
+    <t>31.05.2025, БК "KAZ-AX" Ангрен, Uzbekistan, Tashkent Region, Angren, 5/1A квартал,  Ангрен,  Ташкентская область</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Эсанбоев Нодиржон</t>
+    <t>Esanboev Nodirjon</t>
   </si>
   <si>
-    <t>Исроилов Дилмурод</t>
+    <t>Isroilov Dilmurod</t>
   </si>
   <si>
-    <t>Холдибеков Ахрор</t>
+    <t>Holdibekov Ahror</t>
   </si>
   <si>
-    <t>Хамдамов Элер</t>
+    <t>Hamdamov Elyor</t>
   </si>
   <si>
-    <t>Бобохонов Бобурхон</t>
+    <t>Bobohonov Boburhon</t>
   </si>
   <si>
-    <t>Ибатов Хасан</t>
+    <t>Ibatov Hasan</t>
   </si>
   <si>
-    <t>Кадыров Лутфиддин</t>
+    <t>Kadirov Lutfiddin</t>
   </si>
   <si>
-    <t>Кадыров Фазлиддин</t>
+    <t>Kadyrov Fazliddin</t>
   </si>
   <si>
-    <t>Анваров Диёр</t>
+    <t>Anvarov Diyor</t>
   </si>
   <si>
-    <t>Дилаваров Бехзод</t>
+    <t>Dilavarov Behzod</t>
   </si>
   <si>
-    <t>Каюмов Баходир</t>
+    <t>Kayumov Bahodir</t>
   </si>
   <si>
-    <t>Косимов Фаррух</t>
+    <t>Kosimov Farrux</t>
   </si>
   <si>
-    <t>Абдувалиев Нодир</t>
+    <t>Abdumalikov Abdurauf</t>
   </si>
   <si>
-    <t>Абдумаликов Абдурауф</t>
+    <t>Abduvaliev Nodir</t>
   </si>
   <si>
-    <t>Норматов Кахрамон</t>
+    <t>Normatov Qahramon</t>
   </si>
   <si>
-    <t>Турдиматов Фарход</t>
+    <t>Turdimatov Farhod</t>
   </si>
   <si>
-    <t>Абдумаликов Аброр</t>
+    <t>Abdumalikov Abror</t>
   </si>
   <si>
-    <t>Ешмонов Фахриддин</t>
+    <t>Eshmonov Fahriddin</t>
   </si>
   <si>
-    <t>Жураев Санжарбек</t>
+    <t>Hamdamov Muzaffar</t>
   </si>
   <si>
-    <t>Каримов Дилмурод</t>
+    <t>Hamdamov Salohiddin</t>
   </si>
   <si>
-    <t>Тургунов Нурали</t>
+    <t>Juraev Sanjarbek</t>
   </si>
   <si>
-    <t>Убайдуллаев Тахир</t>
+    <t>Karimov Dilmurod</t>
   </si>
   <si>
-    <t>Хамдамов Музаффар</t>
+    <t>Turgunov Nurali</t>
   </si>
   <si>
-    <t>Хамдамов Салохиддин</t>
+    <t>Ubaydullaev Taxir</t>
   </si>
   <si>
-    <t>Абдужабборов Лазиз</t>
+    <t>Abdujabborov Laziz</t>
   </si>
   <si>
-    <t>Абдукадиров Шухрат</t>
+    <t>Abdukadirov Shuxrat</t>
   </si>
   <si>
-    <t>Гафиров Умид</t>
+    <t>Dadajanov Zuhriddin</t>
   </si>
   <si>
-    <t>Дадажанов Зухриддин</t>
+    <t>Gafirov Umid</t>
   </si>
   <si>
-    <t>Жураев Аброр</t>
+    <t>Hikmatxonov Fazliddinxon</t>
   </si>
   <si>
-    <t>Мадраимов Абдували</t>
+    <t>Juraev Abror</t>
   </si>
   <si>
-    <t>Тургунбоев Равшанбек</t>
+    <t>Madraimov Abduvali</t>
   </si>
   <si>
-    <t>Хикматхонов Фазлиддинхон</t>
+    <t>Turgunboev Ravshanbek</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Ташкентская область</t>
+    <t>Tashkent Region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -835,71 +835,71 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8">
         <v>1990</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
-        <v>2024</v>
+        <v>1990</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8">
-        <v>2024</v>
+        <v>1997</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
         <v>2025</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="9" t="s">
@@ -1035,111 +1035,111 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
         <v>2025</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
         <v>2025</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E30" s="9" t="s">
@@ -1255,90 +1255,90 @@
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8">
         <v>2024</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
-        <v>1971</v>
+        <v>2024</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="C38" s="8"/>
+      <c r="C38" s="8">
+        <v>1971</v>
+      </c>
       <c r="D38" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="C39" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>