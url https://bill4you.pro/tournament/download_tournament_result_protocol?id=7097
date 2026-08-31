--- v0 (2025-12-13)
+++ v1 (2026-08-31)
@@ -20,303 +20,303 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Бильярдный клуб КВС</t>
   </si>
   <si>
     <t>2 Открытый турнир КУБОК БК "КВС"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>14.06.2025, Бильярдный клуб КВС, Россия, Ставропольский край, Ессентуки, ул Пятигорская 139</t>
+    <t>14.06.2025, Бильярдный клуб КВС, Russian Federation, Stavropol Territory, Yessentuki, ул Пятигорская 139</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 44</t>
   </si>
   <si>
     <t>49 - 52</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Давыдов Кирилл</t>
+    <t>Davydov Kirill</t>
   </si>
   <si>
-    <t>Тен Евгений</t>
+    <t>Ten Evgeny</t>
   </si>
   <si>
-    <t>Лю Игорь</t>
+    <t>Elhadzhiev Tamerlan</t>
   </si>
   <si>
-    <t>Эльхаджиев Тамерлан</t>
+    <t>Lyu Igor</t>
   </si>
   <si>
-    <t>Бельченков Дмитрий</t>
+    <t>Belchenkov Dmitriy</t>
   </si>
   <si>
-    <t>Карпов Евгений</t>
+    <t>Hachaturov Rafael</t>
   </si>
   <si>
-    <t>Озов Алан</t>
+    <t>Karpov Evgeniy</t>
   </si>
   <si>
-    <t>Хачатуров Рафаэль</t>
+    <t>Ozov Alan</t>
   </si>
   <si>
-    <t>Белаш Роман</t>
+    <t>Belash Roman</t>
   </si>
   <si>
-    <t>Биджиев Расул</t>
+    <t>Bidzhiev Rasul</t>
   </si>
   <si>
-    <t>Джамелашвили Авраам</t>
+    <t>Dgamilashvili Avraam</t>
   </si>
   <si>
-    <t>Дорджиев Владимир</t>
+    <t>Dorjiev Vladimir</t>
   </si>
   <si>
-    <t>Заморев Олег</t>
+    <t>Ediev Ruslan</t>
   </si>
   <si>
-    <t>Осипян Давид</t>
+    <t>Ochirov Sanal</t>
   </si>
   <si>
-    <t>Очиров Санал</t>
+    <t>Osipyan David</t>
   </si>
   <si>
-    <t>Эдиев Руслан</t>
+    <t>Zamorev Oleg</t>
   </si>
   <si>
-    <t>Айбазов Солтан</t>
+    <t>Alkhazurov Adam</t>
   </si>
   <si>
-    <t>Алхазуров Адам</t>
+    <t>Aybazov Soltan</t>
   </si>
   <si>
-    <t>Каракотов Руслан</t>
+    <t>Em Dmitry</t>
   </si>
   <si>
-    <t>Сакалов Хасан</t>
+    <t>Karakotov Ruslan</t>
   </si>
   <si>
-    <t>Ходаковский Олег</t>
+    <t>Khodakovsky Oleg</t>
   </si>
   <si>
-    <t>Шипачев Алексей</t>
+    <t>Sakalov Hasan</t>
   </si>
   <si>
-    <t>Шипилов Вячеслав</t>
+    <t>Shipachev Aleksey</t>
   </si>
   <si>
-    <t>Эм Дмитрий</t>
+    <t>Shipilov Vyacheslav</t>
   </si>
   <si>
-    <t>Alalallsl Лчладаба</t>
+    <t>Alalsldldmdmmdd Mamsmsmsm</t>
   </si>
   <si>
-    <t>Гурин Иван</t>
+    <t>Gurin Ivan</t>
   </si>
   <si>
-    <t>Лобачев Валентин</t>
+    <t>Lobachev Valentin</t>
   </si>
   <si>
-    <t>Миронов Илья</t>
+    <t>Mironov Ilya</t>
   </si>
   <si>
-    <t>Новак Сергей</t>
+    <t>Novak Sergey</t>
   </si>
   <si>
-    <t>Ролдугин Александр</t>
+    <t>Roldugin Aleksandr</t>
   </si>
   <si>
-    <t>Тевосян Андриас</t>
+    <t>Tevosyan Andrias</t>
   </si>
   <si>
-    <t>Трусковский Родион</t>
+    <t>Truskovskiy Rodion</t>
   </si>
   <si>
-    <t>Амирасланов Руслан</t>
+    <t>Amiraslanov Ruslan</t>
   </si>
   <si>
-    <t>Атанесян Владимир</t>
+    <t>Atanesyan Vladimir</t>
   </si>
   <si>
-    <t>Байрамуков Хасан</t>
+    <t>Balabanov Dmitriy</t>
   </si>
   <si>
-    <t>Балабанов Дмитрий</t>
+    <t>Bayramukov Hasan</t>
   </si>
   <si>
-    <t>Григорьев Борис</t>
+    <t>Grigorev Boris</t>
   </si>
   <si>
-    <t>Кизилов Дмитрий</t>
+    <t>Kizilov Dmitriy</t>
   </si>
   <si>
-    <t>Ланцов Роман</t>
+    <t>Lansov Roman</t>
   </si>
   <si>
-    <t>Миронова Екатерина</t>
+    <t>Mironova Ekaterina</t>
   </si>
   <si>
-    <t>Мушаев Чингиз</t>
+    <t>Mushaev Chingiz</t>
   </si>
   <si>
-    <t>Слинкин Сергей</t>
+    <t>Sherliev Georgiy</t>
   </si>
   <si>
-    <t>Шерлиев Георгий</t>
+    <t>Slinkin Sergey</t>
   </si>
   <si>
-    <t>Явашкаев Санал</t>
+    <t>Yavashkaev Sanal</t>
   </si>
   <si>
-    <t>Асирян Карен</t>
+    <t>Asiryan Karen</t>
   </si>
   <si>
-    <t>Котегенов Казбек</t>
+    <t>Kotegenov Kazbek</t>
   </si>
   <si>
-    <t>Сангаджиев Олег</t>
+    <t>Sangadzhiev Oleg</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Изобильный</t>
+    <t>Izobilny</t>
   </si>
   <si>
-    <t>Анапа</t>
+    <t>Grozny</t>
   </si>
   <si>
-    <t>Грозный</t>
+    <t>Anapa</t>
   </si>
   <si>
-    <t>Ставрополь</t>
+    <t>Stavropol</t>
   </si>
   <si>
-    <t>Пермь</t>
+    <t>Perm</t>
   </si>
   <si>
-    <t>Нальчик</t>
+    <t>Nalchik</t>
   </si>
   <si>
-    <t>Ессентуки</t>
+    <t>Yessentuki</t>
   </si>
   <si>
-    <t>Черкесск</t>
+    <t>Cherkessk</t>
   </si>
   <si>
-    <t>Минеральные Воды</t>
+    <t>Mineralnye Vody</t>
   </si>
   <si>
-    <t>Элиста</t>
+    <t>Elista</t>
   </si>
   <si>
-    <t>Пятигорск</t>
+    <t>Pyatigorsk</t>
   </si>
   <si>
-    <t>Магас</t>
+    <t>Magas</t>
   </si>
   <si>
-    <t>Кисловодск</t>
+    <t>Kislovodsk</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Лермонтов</t>
+    <t>Lermontov</t>
   </si>
   <si>
-    <t>Баку</t>
+    <t>Baku</t>
   </si>
   <si>
-    <t>станица Курская</t>
+    <t>stanitsa Kurskaya</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -813,152 +813,152 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="8">
         <v>1986</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="8">
-        <v>1973</v>
+        <v>2002</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="8">
-        <v>2002</v>
+        <v>1973</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8">
         <v>1994</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>72</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="E13" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E13" s="9"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="C14" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C14" s="8"/>
       <c r="D14" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="8"/>
+      <c r="C15" s="8">
+        <v>1990</v>
+      </c>
       <c r="D15" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="E15" s="9"/>
+      <c r="E15" s="9" t="s">
+        <v>74</v>
+      </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
         <v>1981</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
@@ -1011,267 +1011,267 @@
       <c r="C19" s="8">
         <v>1990</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
-        <v>1990</v>
+        <v>1978</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
-        <v>1978</v>
+        <v>1990</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
-        <v>1997</v>
+        <v>1992</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
-        <v>1992</v>
+        <v>1997</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
-        <v>1986</v>
+        <v>1990</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="8">
         <v>1988</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="E29" s="9"/>
+      <c r="E29" s="9" t="s">
+        <v>80</v>
+      </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
-        <v>1990</v>
+        <v>1984</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="E30" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E30" s="9"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
         <v>1990</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>2000</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>80</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
@@ -1440,69 +1440,69 @@
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8"/>
       <c r="D41" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E41" s="9"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8"/>
       <c r="D42" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="E42" s="9"/>
+      <c r="E42" s="9" t="s">
+        <v>72</v>
+      </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="8"/>
       <c r="D43" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="E43" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E43" s="9"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8"/>
       <c r="D44" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E44" s="9"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
@@ -1566,76 +1566,76 @@
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C48" s="8">
         <v>1980</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="C49" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C49" s="8"/>
       <c r="D49" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E49" s="9" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="C50" s="8"/>
+      <c r="C50" s="8">
+        <v>1990</v>
+      </c>
       <c r="D50" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E50" s="9" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C51" s="8">
         <v>1990</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
@@ -1723,51 +1723,51 @@
       <c r="A56" s="10"/>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="7"/>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
       <c r="G56" s="7"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="10"/>
       <c r="B57" s="7"/>
       <c r="C57" s="7"/>
       <c r="D57" s="7"/>
       <c r="E57" s="7"/>
       <c r="F57" s="7"/>
       <c r="G57" s="7"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D58" s="7"/>
       <c r="E58" s="7"/>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="10"/>
       <c r="B59" s="7"/>
       <c r="C59" s="7"/>
       <c r="D59" s="7"/>
       <c r="E59" s="7"/>
       <c r="F59" s="7"/>
       <c r="G59" s="7"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="7" t="s">
         <v>20</v>
       </c>