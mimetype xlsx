--- v0 (2025-12-18)
+++ v1 (2026-08-30)
@@ -12,191 +12,194 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>БК  "Gladiator"</t>
   </si>
   <si>
     <t>V  рейтинговый турнир GLADIATOR 31.05.2025года</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>31.05.2025, БК  "Gladiator", Казахстан, Акмолинская область, Астана, улица А91 дом 12 ЖК БАСКАРУ 1</t>
+    <t>31.05.2025, БК  "Gladiator", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, улица А91 дом 12 ЖК БАСКАРУ 1</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 26</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Әбіханов Аблайхан</t>
+    <t>Abikhanov Ablaikhan</t>
   </si>
   <si>
-    <t>Туганбаев Даурен</t>
+    <t>Tuganbaev Dauren</t>
   </si>
   <si>
-    <t>Ермекұлы Азамат</t>
+    <t>Ermekuly Azamat</t>
   </si>
   <si>
-    <t>Токтарбеков Архат</t>
+    <t>Toktarbekov Arhat</t>
   </si>
   <si>
-    <t>Айтымов Арман</t>
+    <t>Aitymov Arman</t>
   </si>
   <si>
-    <t>Голосный Сергей</t>
+    <t>Golosny Sergey</t>
   </si>
   <si>
-    <t>Құрасбек Ерлан</t>
+    <t>Kurasbek Yerlan</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Баймухамбет Нурсултан</t>
+    <t>Baimukhambet Nursultan</t>
   </si>
   <si>
-    <t>Джарасов Алмаз</t>
+    <t>Jarassov Almaz</t>
   </si>
   <si>
-    <t>Каиров Улыкбек</t>
+    <t>Kairov Ulykbek</t>
   </si>
   <si>
-    <t>Карибозов Дархан</t>
+    <t>Karibozov Darhan</t>
   </si>
   <si>
-    <t>Кенжебеков Айтжан</t>
+    <t>Kenzhebekov Aytzhan</t>
   </si>
   <si>
-    <t>Садыханов Галымжан</t>
+    <t>Sadikhanov Galymzhan</t>
   </si>
   <si>
-    <t>Сембаев Олжас</t>
+    <t>Sembaev Olzhas</t>
   </si>
   <si>
-    <t>Шынарбек Наурызбек</t>
+    <t>Shynarbek Nauryzbek</t>
   </si>
   <si>
-    <t>Бекболатулы Азамат</t>
+    <t>Bekbolatuly Azamat</t>
   </si>
   <si>
-    <t>Ибрагимов Алишер</t>
+    <t>Ibragimov Alisher</t>
   </si>
   <si>
-    <t>Мажитов Кармаш</t>
+    <t>Makenova Gulnara</t>
   </si>
   <si>
-    <t>Макенова Гульнара</t>
+    <t>Mazhitov Karmash</t>
   </si>
   <si>
-    <t>Нургужин Ербол</t>
+    <t>Nurguzhin Yerbol</t>
   </si>
   <si>
-    <t>Сагатов Аян</t>
+    <t>Sagatov Ayan</t>
   </si>
   <si>
-    <t>Саясатов Ернар</t>
+    <t>Sayasatov Ernar</t>
   </si>
   <si>
-    <t>Толеугазинов Жандос</t>
+    <t>Toleugazinov Zhandos</t>
   </si>
   <si>
-    <t>Бекжанов Ермек</t>
+    <t>Bekzhanov Ermek</t>
   </si>
   <si>
-    <t>Малаев Нурлан</t>
+    <t>Malayev Nurlan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Бурлак Михаил</t>
+    <t>Burlak Mikhail</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
   <si>
-    <t>Семей</t>
+    <t>Semey</t>
+  </si>
+  <si>
+    <t>Konaev</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -817,51 +820,51 @@
       </c>
       <c r="D15" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1994</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1990</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
@@ -996,71 +999,71 @@
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C26" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C27" s="8"/>
+      <c r="C27" s="8">
+        <v>1967</v>
+      </c>
       <c r="D27" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>1988</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>45</v>