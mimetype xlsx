--- v0 (2025-12-14)
+++ v1 (2026-08-21)
@@ -56,51 +56,51 @@
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Фролов Денис</t>
   </si>
   <si>
-    <t>Подерин Федор</t>
+    <t>Подерин Фёдор</t>
   </si>
   <si>
     <t>Петров Леонид</t>
   </si>
   <si>
     <t>Смирнов Михаил</t>
   </si>
   <si>
     <t>Герасимов Антон</t>
   </si>
   <si>
     <t>Гладков Сергей</t>
   </si>
   <si>
     <t>Ереклинцев Алексей</t>
   </si>
   <si>
     <t>Слепченков Фёдор</t>
   </si>
   <si>
     <t>Бастрыкин Иван</t>
   </si>
   <si>
     <t>Грец Александр</t>
   </si>