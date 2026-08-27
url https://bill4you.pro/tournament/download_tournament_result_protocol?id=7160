--- v0 (2025-12-14)
+++ v1 (2026-08-27)
@@ -695,51 +695,53 @@
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="8">
         <v>1988</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="C11" s="8"/>
+      <c r="C11" s="8">
+        <v>1983</v>
+      </c>
       <c r="D11" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>1999</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>39</v>
@@ -851,51 +853,53 @@
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
         <v>2010</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="C19" s="8"/>
+      <c r="C19" s="8">
+        <v>1985</v>
+      </c>
       <c r="D19" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
         <v>1957</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>39</v>