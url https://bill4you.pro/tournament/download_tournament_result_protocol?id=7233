--- v0 (2025-12-18)
+++ v1 (2026-08-31)
@@ -20,207 +20,207 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>БК "LEMON", г. Нефтекамск</t>
   </si>
   <si>
     <t>Открытый турнир БК "LEMON" памяти Галеева Рушана</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.06.2025, БК "LEMON", г. Нефтекамск, Россия, Республика Башкортостан, Нефтекамск, проспект Юбилейный,  18,  3 этаж</t>
+    <t>15.06.2025, БК "LEMON", г. Нефтекамск, Russian Federation, Republic of Bashkortostan, City of Neftekamsk, проспект Юбилейный,  18,  3 этаж</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 29</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Набиуллин Роберт</t>
+    <t>Nabiullin Robert</t>
   </si>
   <si>
-    <t>Шуматбаев Эдуард</t>
+    <t>Shumatbaev Eduard</t>
   </si>
   <si>
-    <t>Казаков Андрей</t>
+    <t>Kazakov Andrey</t>
   </si>
   <si>
-    <t>Силантьев Сергей</t>
+    <t>Silant'ev Sergei</t>
   </si>
   <si>
-    <t>Байтуков Дмитрий</t>
+    <t>Baytukov Dmitriy</t>
   </si>
   <si>
-    <t>Муллакаев Алмаз</t>
+    <t>Mullakaev Almaz</t>
   </si>
   <si>
-    <t>Саляхов Алан</t>
+    <t>Salyakhov Alan</t>
   </si>
   <si>
-    <t>Шумских Филипп</t>
+    <t>Shumskih Filipp</t>
   </si>
   <si>
-    <t>Ахметшин Руслан</t>
+    <t>Ahmetshin Ruslan</t>
   </si>
   <si>
-    <t>Галямшин Генадий</t>
+    <t>Chuhlancev Evgeny</t>
   </si>
   <si>
-    <t>Гумеров Ильшат</t>
+    <t>Galamsin Genadij</t>
   </si>
   <si>
-    <t>Тимирбаев Игорь</t>
+    <t>Gumerov Ilshat</t>
   </si>
   <si>
-    <t>Хуббутдинов Винер</t>
+    <t>Hubbutdinov Viner</t>
   </si>
   <si>
-    <t>Хуппиев Рамзиль</t>
+    <t>Huppiev Ramztl</t>
   </si>
   <si>
-    <t>Чухланцев Евгений</t>
+    <t>Timirbaev Igor</t>
   </si>
   <si>
-    <t>Юсупов Мавляви</t>
+    <t>Usupov Mavlavi</t>
   </si>
   <si>
-    <t>Абрамов Владимир</t>
+    <t>Abramov Vladimir</t>
   </si>
   <si>
-    <t>Ионцев Петр</t>
+    <t>Ioncev Petr</t>
   </si>
   <si>
-    <t>Исламов Дамир</t>
+    <t>Islamov Damir</t>
   </si>
   <si>
-    <t>Куликов Альберт</t>
+    <t>Kulikov Albert</t>
   </si>
   <si>
-    <t>Маликов Нияз</t>
+    <t>Malikov Niyaz</t>
   </si>
   <si>
-    <t>Салимов Руслан</t>
+    <t>Salimov Ruslan</t>
   </si>
   <si>
-    <t>Шагалов Иван</t>
+    <t>Shagalov Ivan</t>
   </si>
   <si>
-    <t>Шамсиев Александр</t>
+    <t>Shamsiev Aleksandr</t>
   </si>
   <si>
-    <t>Брусник Николай</t>
+    <t>Brusnik Nikolay</t>
   </si>
   <si>
-    <t>Губайдуллин Марк</t>
+    <t>Dyupin Aleksey</t>
   </si>
   <si>
-    <t>Дюпин Алексей</t>
+    <t>Gubaydullin Mark</t>
   </si>
   <si>
-    <t>Коршунов Сергей</t>
+    <t>Korshunov Sergey</t>
   </si>
   <si>
-    <t>Шиленин Станислав</t>
+    <t>Shilenin Stanislav</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Янаул</t>
+    <t>Yanaul</t>
   </si>
   <si>
-    <t>Нефтекамск</t>
+    <t>City of Neftekamsk</t>
   </si>
   <si>
-    <t>Чайковский</t>
+    <t>Chaykovskiy</t>
   </si>
   <si>
-    <t>Казань</t>
+    <t>Sarapul</t>
   </si>
   <si>
-    <t>Сарапул</t>
+    <t>City of Kazan</t>
   </si>
   <si>
-    <t>Дюртюли</t>
+    <t>Dyurtyuli</t>
   </si>
   <si>
-    <t>Ижевск</t>
+    <t>Izhevsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -861,157 +861,157 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1988</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1974</v>
+        <v>1980</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1967</v>
+        <v>1974</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1977</v>
+        <v>1967</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1989</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>1965</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>1958</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
@@ -1179,77 +1179,77 @@
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>1985</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
-        <v>2017</v>
+        <v>1969</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>1969</v>
+        <v>2017</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
         <v>1960</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>