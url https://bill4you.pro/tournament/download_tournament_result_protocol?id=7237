--- v0 (2025-12-24)
+++ v1 (2026-08-29)
@@ -20,228 +20,228 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>ФБС Иркутской области</t>
   </si>
   <si>
     <t xml:space="preserve">Турнир памяти Шафирова В.С, г. Иркутск 50-69 лет </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>12.06.2025, БК "Меткий", Россия, Иркутская область, Иркутск, ул. Красноказачья,  119</t>
+    <t>12.06.2025, БК "Меткий", Russian Federation, Irkutsk Region, Irkutsk, ул. Красноказачья,  119</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 31</t>
   </si>
   <si>
     <t>33 - 35</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Рогозинский Эдуард</t>
+    <t>Rogozinskii Eduard</t>
   </si>
   <si>
-    <t>Хаетов Рустам</t>
+    <t>Htreyy Yrerey</t>
   </si>
   <si>
-    <t>Евдокимов Олег</t>
+    <t>Evdokimov Oleg</t>
   </si>
   <si>
-    <t>Уткин Андрей</t>
+    <t>Utkin Andrej</t>
   </si>
   <si>
-    <t>Кудряшов Анатолий</t>
+    <t>Kudryashov Anatoliy</t>
   </si>
   <si>
-    <t>Луценко Эдуард</t>
+    <t>Lucenko Eduard</t>
   </si>
   <si>
-    <t>Смирнов Дмитрий</t>
+    <t>Shabanov Aleksey</t>
   </si>
   <si>
-    <t>Шабанов Алексей</t>
+    <t>Smirnov Dmitriy</t>
   </si>
   <si>
-    <t>Колосков Валерий</t>
+    <t>Fedotov Konstantin</t>
   </si>
   <si>
-    <t>Куклин Сергей</t>
+    <t>Koloskov Valeriy</t>
   </si>
   <si>
-    <t>Томаз Сергей</t>
+    <t>Kuklin Sergey</t>
   </si>
   <si>
-    <t>Федотов Константин</t>
+    <t>Tomaz Sergey</t>
   </si>
   <si>
-    <t>Атлашкин Константин</t>
+    <t>Atlashkin Konstantin</t>
   </si>
   <si>
-    <t>Воробьёв Сергей</t>
+    <t>Chernyshev Igor</t>
   </si>
   <si>
-    <t>Левин Андрей</t>
+    <t>Levin Andrey</t>
   </si>
   <si>
-    <t>Чернышев Игорь</t>
+    <t>Vorobev Sergey</t>
   </si>
   <si>
-    <t>Александрович Павел</t>
+    <t>Aleksandrovich Pavel</t>
   </si>
   <si>
-    <t>Донской Валерий</t>
+    <t>Donskoy Valeriy</t>
   </si>
   <si>
-    <t>Кузьмин Алексей</t>
+    <t>Kuzmin Aleksey</t>
   </si>
   <si>
-    <t>Лупсанов Константин</t>
+    <t>Lupsanov Konstantin</t>
   </si>
   <si>
-    <t>Наделяев Сергей</t>
+    <t>Nadelyaev Sergey</t>
   </si>
   <si>
-    <t>Попков Павел</t>
+    <t>Popkov Pavel</t>
   </si>
   <si>
-    <t>Романов Роман</t>
+    <t>Romanov Roman</t>
   </si>
   <si>
-    <t>Сергиенко Сергей</t>
+    <t>Sergienko Sergey</t>
   </si>
   <si>
-    <t>Абрамов Андрей</t>
+    <t>Abramov Andrey</t>
   </si>
   <si>
-    <t>Верешня Владимир</t>
+    <t>Lazarev Aleksandr</t>
   </si>
   <si>
-    <t>Волков Александр</t>
+    <t>Shornikov Sergey</t>
   </si>
   <si>
-    <t>Зырянов Владимир</t>
+    <t>Stefankiv Vladimir</t>
   </si>
   <si>
-    <t>Лазарев Александр</t>
+    <t>Vereshnya Vladimir</t>
   </si>
   <si>
-    <t>Стефанкив Владимир</t>
+    <t>Volkov Aleksandr</t>
   </si>
   <si>
-    <t>Шорников Сергей</t>
+    <t>Zyryanov Vladimir</t>
   </si>
   <si>
-    <t>Боковиков Александр</t>
+    <t>Bokovikov Aleksandr</t>
   </si>
   <si>
-    <t>Зенкова Мария</t>
+    <t>Tursunov Alisher</t>
   </si>
   <si>
-    <t>Турсунов Алишер</t>
+    <t>Zenkova Maria</t>
   </si>
   <si>
-    <t>Вдовиченко Андрей</t>
+    <t>Vdovichenko Andrey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Иркутск</t>
+    <t>Irkutsk</t>
   </si>
   <si>
-    <t>Ангарск</t>
+    <t>Angarsk</t>
   </si>
   <si>
-    <t>Слюдянка</t>
+    <t>Slyudyanka</t>
   </si>
   <si>
-    <t>Шелехов</t>
+    <t>Shelekhov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -820,223 +820,223 @@
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8">
-        <v>1965</v>
+        <v>1969</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8">
-        <v>1969</v>
+        <v>1965</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="C16" s="8"/>
+      <c r="C16" s="8">
+        <v>1968</v>
+      </c>
       <c r="D16" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="E16" s="9"/>
+      <c r="E16" s="9" t="s">
+        <v>58</v>
+      </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="E17" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E17" s="9"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C19" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>1970</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
-        <v>1973</v>
+        <v>1964</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
         <v>1975</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
-        <v>1964</v>
+        <v>1973</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>58</v>
       </c>
@@ -1184,206 +1184,206 @@
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>1968</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
-        <v>1974</v>
+        <v>1969</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8"/>
       <c r="D34" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="E34" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E34" s="9"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C35" s="8"/>
+      <c r="C35" s="8">
+        <v>1975</v>
+      </c>
       <c r="D35" s="8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8">
-        <v>1969</v>
+        <v>1974</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C37" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="E38" s="9"/>
+      <c r="E38" s="9" t="s">
+        <v>61</v>
+      </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
         <v>1956</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
-        <v>1984</v>
+        <v>1967</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
-        <v>1967</v>
+        <v>1984</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8"/>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8">
         <v>1971</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>