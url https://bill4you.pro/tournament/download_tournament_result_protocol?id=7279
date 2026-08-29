--- v0 (2025-12-25)
+++ v1 (2026-08-29)
@@ -20,285 +20,285 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>БК "ДОСТАР"</t>
   </si>
   <si>
     <t>50 лет Ж.Токтамысова</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.06.2025, БК "ДОСТАР", Казахстан, Карагандинская область, Караганда, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
+    <t>15.06.2025, БК "ДОСТАР", Kazakhstan, Qaraǵandy oblysy, Karagandy, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 46</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Сейкимбаев Бауржан</t>
+    <t>Seykimbaev Baurzhan</t>
   </si>
   <si>
-    <t>Симеониди Юрий</t>
+    <t>Simeonidi Yuriy</t>
   </si>
   <si>
-    <t>Казбеков Берикжан</t>
+    <t>Kazbekov Berik</t>
   </si>
   <si>
-    <t>Пшелуцкий Роман</t>
+    <t>Psheluckiy Roman</t>
   </si>
   <si>
-    <t>Абжалбек Уулу</t>
+    <t>Abzhalbek Uulu</t>
   </si>
   <si>
-    <t>Джарымбетов Нуркен</t>
+    <t>Dzharymbetov Nurken</t>
   </si>
   <si>
-    <t>Жунусов Актилек</t>
+    <t>Klimahin Vyacheslav</t>
   </si>
   <si>
-    <t>Климахин Вячеслав</t>
+    <t>Zhunusov Aktilek</t>
   </si>
   <si>
-    <t>Блатов Алексей</t>
+    <t>Blatov Aleksey</t>
   </si>
   <si>
-    <t>Жарылгапов Мурат</t>
+    <t>Kalmatov Myktybek</t>
   </si>
   <si>
-    <t>Жилкибаев Ельжан</t>
+    <t>Kulmagambetov Kayr</t>
   </si>
   <si>
-    <t>Закрин Жанат</t>
+    <t>Mastulov Suhrob</t>
   </si>
   <si>
-    <t>Калматов Нурпаиз</t>
+    <t>Smagulov Nurlan</t>
   </si>
   <si>
-    <t>Кульмагамбетов Кайр</t>
+    <t>Zakrin Zhanat</t>
   </si>
   <si>
-    <t>Мастулов Сухроб</t>
+    <t>Zharylgapov Murat</t>
   </si>
   <si>
-    <t>Смагулов Нурлан</t>
+    <t>Zhilkibaev Elzhan</t>
   </si>
   <si>
-    <t>Атаев Талгат</t>
+    <t>Ataev Talgat</t>
   </si>
   <si>
-    <t>Бейсбеков Рамазан</t>
+    <t>Beysbekov Ramazan</t>
   </si>
   <si>
-    <t>Гиниятуллин Ринат</t>
+    <t>Dosaev Myrzabay</t>
   </si>
   <si>
-    <t>Досаев Мырзабай</t>
+    <t>Giniyatullin Rinat</t>
   </si>
   <si>
-    <t>Каирбеков Казбек</t>
+    <t>Kairbekov Kazbek</t>
   </si>
   <si>
-    <t>Мухаметкарим Жаксылык</t>
+    <t>Muhametkarim Zhaksylyk</t>
   </si>
   <si>
-    <t>Симеониди Василий</t>
+    <t>Simeonidi Vasiliy</t>
   </si>
   <si>
-    <t>Темирбекулы Бауыржан</t>
+    <t>Temirbekuly Bauyrzhan</t>
   </si>
   <si>
-    <t>Альгожин Асан</t>
+    <t>Algozhin Asan</t>
   </si>
   <si>
-    <t>Бахытбекуулу Чынтемир</t>
+    <t>Bahytbekuulu Chyntemir</t>
   </si>
   <si>
-    <t>Бекмагамбетов Олжас</t>
+    <t>Bekmagambetov Olzhas</t>
   </si>
   <si>
-    <t>Сатжанов Павел</t>
+    <t>Satzhanov Pavel</t>
   </si>
   <si>
-    <t>Саулеш Асхат</t>
+    <t>Saulesh Ashat</t>
   </si>
   <si>
-    <t>Токтамысов Жанат</t>
+    <t>Toktamysov Zhanat</t>
   </si>
   <si>
-    <t>Узбеков Нурбол</t>
+    <t>Uzbekov Nurbol</t>
   </si>
   <si>
-    <t>Югай Елизавета</t>
+    <t>Yugay Elizaveta</t>
   </si>
   <si>
-    <t>Абдуллаев Азиз</t>
+    <t>Abdullaev Aziz</t>
   </si>
   <si>
-    <t>Абенов Ринат</t>
+    <t>Abenov Rinat</t>
   </si>
   <si>
-    <t>Аймаков Аслан</t>
+    <t>Aymakov Aslan</t>
   </si>
   <si>
-    <t>Айменов Адильбек</t>
+    <t>Aymenov Adilbek</t>
   </si>
   <si>
-    <t>Галимзянов Руслан</t>
+    <t>Gac Oleg</t>
   </si>
   <si>
-    <t>Гац Олег</t>
+    <t>Galimzyanov Ruslan</t>
   </si>
   <si>
-    <t>Ким Александр</t>
+    <t>Kim Aleksandr</t>
   </si>
   <si>
-    <t>Кумаров Тимур</t>
+    <t>Kumarov Timur</t>
   </si>
   <si>
-    <t>Курман Серик</t>
+    <t>Kurman Ser Ik</t>
   </si>
   <si>
-    <t>Лагутин Сергей</t>
+    <t>Lagutin Sergey</t>
   </si>
   <si>
-    <t>Рыбалев Александр</t>
+    <t>Rybalev Aleksandr</t>
   </si>
   <si>
-    <t>Спирин Владислав</t>
+    <t>Scherbakov Arkadiy</t>
   </si>
   <si>
-    <t>Такишева Диана</t>
+    <t>Spirin Vladislav</t>
   </si>
   <si>
-    <t>Щербаков Аркадий</t>
+    <t>Takisheva Diana</t>
   </si>
   <si>
-    <t>Шакенов Азамат</t>
+    <t>Shakenov Azamat</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Караганда</t>
+    <t>Karagandy</t>
   </si>
   <si>
-    <t>Темиртау</t>
+    <t>Temirtau</t>
   </si>
   <si>
-    <t>Шымкент</t>
+    <t>Shymkent</t>
   </si>
   <si>
-    <t>Бишкек</t>
+    <t>Bishkek</t>
   </si>
   <si>
-    <t>Сарань</t>
+    <t>Town of Shakhtinsk</t>
   </si>
   <si>
-    <t>Шахтинск</t>
+    <t>Uzgen</t>
   </si>
   <si>
-    <t>Узген</t>
+    <t>Dushanbe</t>
   </si>
   <si>
-    <t>Душанбе</t>
+    <t>Talas</t>
   </si>
   <si>
-    <t>Талас</t>
+    <t>Osh</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Almaty</t>
   </si>
   <si>
-    <t>Алматы</t>
+    <t>Astana</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Ryazan region</t>
   </si>
   <si>
-    <t>Рязань</t>
+    <t>Saran qalasy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -879,307 +879,307 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>1987</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1992</v>
+        <v>1972</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1972</v>
+        <v>1992</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1971</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1960</v>
+        <v>1988</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1996</v>
+        <v>1963</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C19" s="8"/>
+      <c r="C19" s="8">
+        <v>1982</v>
+      </c>
       <c r="D19" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C20" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C21" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1982</v>
+        <v>1960</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C23" s="8"/>
+      <c r="C23" s="8">
+        <v>1996</v>
+      </c>
       <c r="D23" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1988</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
         <v>1961</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1981</v>
+        <v>1973</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1973</v>
+        <v>1981</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
         <v>1984</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E28" s="9" t="s">
@@ -1261,51 +1261,51 @@
       </c>
       <c r="D32" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1992</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
         <v>1992</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
@@ -1361,51 +1361,51 @@
       </c>
       <c r="D37" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
         <v>1982</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>1984</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
@@ -1459,85 +1459,85 @@
       <c r="C42" s="8"/>
       <c r="D42" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
         <v>1987</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
         <v>1961</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E46" s="9" t="s">
@@ -1559,144 +1559,144 @@
       </c>
       <c r="D47" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
         <v>1979</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="8">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C50" s="8">
         <v>1967</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E50" s="9" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="C51" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C51" s="8"/>
       <c r="D51" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E51" s="9" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C52" s="8">
-        <v>1983</v>
+        <v>1973</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E52" s="9" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="C53" s="8"/>
+      <c r="C53" s="8">
+        <v>1983</v>
+      </c>
       <c r="D53" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="8">
         <v>1983</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>68</v>