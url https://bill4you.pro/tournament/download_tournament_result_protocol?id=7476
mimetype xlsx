--- v0 (2025-12-18)
+++ v1 (2026-08-24)
@@ -20,243 +20,243 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>БК "ОНТАРИО"</t>
   </si>
   <si>
     <t>В честь открытия бильярдного клуба СТАРТ в г.Ош</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>04.07.2025, БК "СТАРТ", Кыргызстан, город республиканского подчинения Ош, Ош, Абсамата Масалиева 59г</t>
+    <t>04.07.2025, БК "СТАРТ", Kyrgyzstan, City of Regional Subordination of Osh, Osh, Абсамата Масалиева 59г</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 31</t>
   </si>
   <si>
     <t>33 - 34</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Чыныбеков Ак-Дил</t>
+    <t>Cynybekov Akdil'</t>
   </si>
   <si>
-    <t>Рашит уулу Чолпонбек</t>
+    <t>Rashit uulu Cholponbek</t>
   </si>
   <si>
-    <t>Исраил уулу Омурбек</t>
+    <t>Israil uulu Omurbek</t>
   </si>
   <si>
-    <t>Шакиров Роман</t>
+    <t>Shakirov Roman</t>
   </si>
   <si>
-    <t>Кочоров Мирбек</t>
+    <t>Kochorov Mirbek</t>
   </si>
   <si>
-    <t>Маматазимов Эдил</t>
+    <t>Mamatazimov Edil</t>
   </si>
   <si>
-    <t>Орунбаев Тынчтыкбек</t>
+    <t>Orunbaev Tynchtykbek</t>
   </si>
   <si>
-    <t>Турганбаев Акжолтой</t>
+    <t>Turganbaev Akzholtoy</t>
   </si>
   <si>
-    <t>Абдыкаров Мирлан</t>
+    <t>Abdykarov Mirlan</t>
   </si>
   <si>
-    <t>Абдыманап уулу Доолотбек</t>
+    <t>Abdymanap uulu Doolotbek</t>
   </si>
   <si>
-    <t>Мамытов Мээрбек</t>
+    <t>Mamytov Meerbek</t>
   </si>
   <si>
-    <t>Тавакилов Икболжон</t>
+    <t>Tavakilov Ikbolzhon</t>
   </si>
   <si>
-    <t>Абдурахманов Улугбек</t>
+    <t>Abdurehmanov Ulugbek</t>
   </si>
   <si>
-    <t>Жусубалиев Даниел</t>
+    <t>Kulmatov Kanatbek</t>
   </si>
   <si>
-    <t>Зайридинов Авазбек</t>
+    <t>Zairidinov Avasbek</t>
   </si>
   <si>
-    <t>Кулматов Канатбек</t>
+    <t>Zhusubaliev Daniel</t>
   </si>
   <si>
-    <t>Азизбеков Адыл</t>
+    <t>Attokurov Zhanybek</t>
   </si>
   <si>
-    <t>Аттокуров Жаныбек</t>
+    <t>Azizbekov Adyl</t>
   </si>
   <si>
-    <t>Бакиров Нургазы</t>
+    <t>Bakirov Nurgazy</t>
   </si>
   <si>
-    <t>Бактыбек уулу Таалайбек</t>
+    <t>Baktybek uulu Taalaibek</t>
   </si>
   <si>
-    <t>Балтабаев Камолддин</t>
+    <t>Baltabaev Kamolddin</t>
   </si>
   <si>
-    <t>Бекташ уулу Залкар</t>
+    <t>Bektash uulu Zalkar</t>
   </si>
   <si>
-    <t>Исмаилов Абдыкайым</t>
+    <t>Ismailov Abdikaim</t>
   </si>
   <si>
-    <t>Токтосунов Азирет</t>
+    <t>Toktosunov Aziret</t>
   </si>
   <si>
-    <t>Арапов Нурел</t>
+    <t>Arapov Nurel</t>
   </si>
   <si>
-    <t>Бактыбеков Марсел</t>
+    <t>Baktybekov Marsel</t>
   </si>
   <si>
-    <t>Бакышев Азамат</t>
+    <t>Bakyshev Azamat</t>
   </si>
   <si>
-    <t>Жээнбеков Данияр</t>
+    <t>Jeenbekov Danyar</t>
   </si>
   <si>
-    <t>Кубанычов Кыялбек</t>
+    <t>Kubanychov Kyialbek</t>
   </si>
   <si>
-    <t>Сейдахматов Данияр</t>
+    <t>Seidekerimov Altynbek</t>
   </si>
   <si>
-    <t>Сейдекеримов Алтынбек</t>
+    <t>Seydahmatov Daniyar</t>
   </si>
   <si>
-    <t>Кылычбеков Эрлан</t>
+    <t>Esenov Adilet</t>
   </si>
   <si>
-    <t>Эсенов Адилет</t>
+    <t>Kylychbekov Erlan</t>
   </si>
   <si>
-    <t>Зайридинов Руслан</t>
+    <t>Zairidinov Ruslan</t>
   </si>
   <si>
-    <t>Абдылдаев Дон</t>
+    <t>Abdildaev Don</t>
   </si>
   <si>
-    <t>Амиракулов Нургазы</t>
+    <t>Amirakulov Nurgazy</t>
   </si>
   <si>
-    <t>Жусубалиев Айбек</t>
+    <t>Zhusubaliev Aibek</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Талас</t>
+    <t>Talas</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
   <si>
-    <t>Баткен</t>
+    <t>Batken</t>
   </si>
   <si>
-    <t>Узген</t>
+    <t>Uzgen</t>
   </si>
   <si>
-    <t>Бишкек</t>
+    <t>Bishkek</t>
   </si>
   <si>
-    <t>Ноокат</t>
+    <t>Town of Nookat</t>
   </si>
   <si>
-    <t>Кызыл-Кия</t>
+    <t>Town of Kyzyl-Kiya</t>
   </si>
   <si>
-    <t>Джалал-Абад</t>
+    <t>Jalal-Abad</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -977,137 +977,137 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>1983</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
-        <v>2001</v>
+        <v>1982</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
         <v>1993</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
-        <v>1982</v>
+        <v>2001</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
-        <v>2008</v>
+        <v>1964</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
-        <v>1964</v>
+        <v>2008</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
         <v>1987</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
@@ -1297,117 +1297,117 @@
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8">
         <v>1994</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
-        <v>1988</v>
+        <v>1991</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
-        <v>1985</v>
+        <v>1993</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
-        <v>1993</v>
+        <v>1985</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8">
         <v>49</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
         <v>1996</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>