--- v0 (2025-12-25)
+++ v1 (2026-08-30)
@@ -158,51 +158,51 @@
   <si>
     <t>Железнов Тимур</t>
   </si>
   <si>
     <t>Когутенко Олег</t>
   </si>
   <si>
     <t>Хачатурян Анатолий</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>Демидов Алексей</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>1р</t>
+    <t>КМС</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>Страна</t>
   </si>
   <si>
     <t>Россия</t>
   </si>
   <si>
     <t>Кыргызстан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>