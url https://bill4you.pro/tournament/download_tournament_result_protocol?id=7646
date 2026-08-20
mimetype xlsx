--- v0 (2025-12-19)
+++ v1 (2026-08-20)
@@ -20,180 +20,180 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>БК "Луза"</t>
   </si>
   <si>
     <t>Сеньоры Оренбуржья "40+"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>26.07.2025, БК "Луза", Россия, Оренбургская область, Оренбург, ул. 70 лет ВЛКСМ 16/1</t>
+    <t>26.07.2025, БК "Луза", Russian Federation, Orenburg Region, Orenburg, ул. 70 лет ВЛКСМ 16/1</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Апресян Гамлет</t>
+    <t>Apresan Gamlet</t>
   </si>
   <si>
-    <t>Дудоров Вячеслав</t>
+    <t>Dudorov Vaceslav</t>
   </si>
   <si>
-    <t>Муканаев Артур</t>
+    <t>Mukanaev Artur</t>
   </si>
   <si>
-    <t>Сомов Сергей</t>
+    <t>Somov Sergey</t>
   </si>
   <si>
-    <t>Абрамов Юрий</t>
+    <t>Abramov Yuriy</t>
   </si>
   <si>
-    <t>Бородин Дмитрий</t>
+    <t>borodin Dmitriy</t>
   </si>
   <si>
-    <t>Токарев Дмитрий</t>
+    <t>Tokarev Dmitriy</t>
   </si>
   <si>
-    <t>Ушаков Александр</t>
+    <t>Ushakov Alexandr</t>
   </si>
   <si>
-    <t>Гадельшин Рамиль</t>
+    <t>Gadel'sin Ramil'</t>
   </si>
   <si>
-    <t>Нектов Сергей</t>
+    <t>Khmelevskih Nikolai</t>
   </si>
   <si>
-    <t>Сенькин Виктор</t>
+    <t>Nektov Sergey</t>
   </si>
   <si>
-    <t>Хмелевских Николай</t>
+    <t>Senkin Viktor</t>
   </si>
   <si>
-    <t>Гольченко Сергей</t>
+    <t>Golchenko Sergey</t>
   </si>
   <si>
-    <t>Гусев Александр</t>
+    <t>Gusev Aleksandr</t>
   </si>
   <si>
-    <t>Мишин Николай</t>
+    <t>Mishin Nikolay</t>
   </si>
   <si>
-    <t>Семерня Юрий</t>
+    <t>Semernya Yuriy</t>
   </si>
   <si>
-    <t>Ефимов Олег</t>
+    <t>Efimov Oleg</t>
   </si>
   <si>
-    <t>Лопин Андрей</t>
+    <t>Elser Aleksandr</t>
   </si>
   <si>
-    <t>Хакимов Равкат</t>
+    <t>Hakimov Ravkat</t>
   </si>
   <si>
-    <t>Эльсер Александр</t>
+    <t>Lopin Andrey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Оренбург</t>
+    <t>Orenburg</t>
   </si>
   <si>
-    <t>Сорочинск</t>
+    <t>Sorochinsk</t>
   </si>
   <si>
-    <t>Бузулук</t>
+    <t>Buzuluk</t>
   </si>
   <si>
-    <t>село Южный Урал</t>
+    <t>selo Yuzhny Ural</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -819,92 +819,92 @@
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1981</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C17" s="8"/>
+      <c r="C17" s="8">
+        <v>1959</v>
+      </c>
       <c r="D17" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="E17" s="9"/>
+      <c r="E17" s="9" t="s">
+        <v>43</v>
+      </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="E18" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E18" s="9"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C19" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1971</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
@@ -967,93 +967,93 @@
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1966</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="E25" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E25" s="9"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C27" s="8"/>
+      <c r="C27" s="8">
+        <v>1978</v>
+      </c>
       <c r="D27" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="E27" s="9"/>
+      <c r="E27" s="9" t="s">
+        <v>45</v>
+      </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="10"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">