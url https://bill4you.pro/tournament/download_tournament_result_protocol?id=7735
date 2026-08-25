--- v0 (2025-12-23)
+++ v1 (2026-08-25)
@@ -20,321 +20,321 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Бильярдный клуб КВС</t>
   </si>
   <si>
     <t>3 Открытый турнир КУБОК БК "КВС"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>09.08.2025, Бильярдный клуб КВС, Россия, Ставропольский край, Ессентуки, ул Пятигорская 139</t>
+    <t>09.08.2025, Бильярдный клуб КВС, Russian Federation, Stavropol Territory, Yessentuki, ул Пятигорская 139</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 54</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ливада Никита</t>
+    <t>Livada Nikita</t>
   </si>
   <si>
-    <t>Юхманов Александр</t>
+    <t>Yuhmanov Aleksandr</t>
   </si>
   <si>
-    <t>Каракотов Руслан</t>
+    <t>Karakotov Ruslan</t>
   </si>
   <si>
-    <t>Скальский Виктор</t>
+    <t>Skalskiy Victor</t>
   </si>
   <si>
-    <t>Батдыев Ренат</t>
+    <t>Batdyev Renat</t>
   </si>
   <si>
-    <t>Босхомджиев Мингиян</t>
+    <t>Boskhomdzhiev Mingiyan</t>
   </si>
   <si>
-    <t>Григорьев Борис</t>
+    <t>Grigorev Boris</t>
   </si>
   <si>
-    <t>Товстолуцкий Илья</t>
+    <t>Tovstoluchkii iliya</t>
   </si>
   <si>
-    <t>Асирян Карен</t>
+    <t>Asiryan Karen</t>
   </si>
   <si>
-    <t>Бельченков Дмитрий</t>
+    <t>Belchenkov Dmitriy</t>
   </si>
   <si>
-    <t>Григорян Араик</t>
+    <t>Dorjiev Vladimir</t>
   </si>
   <si>
-    <t>Дорджиев Владимир</t>
+    <t>Grigorian Araik</t>
   </si>
   <si>
-    <t>Лю Игорь</t>
+    <t>Hkachaturov Rafael</t>
   </si>
   <si>
-    <t>Мамедов Шамиль</t>
+    <t>liu igor</t>
   </si>
   <si>
-    <t>Миронов Илья</t>
+    <t>Mamedov Shamil</t>
   </si>
   <si>
-    <t>Хачатуров Рафаэль</t>
+    <t>Mironov Ilya</t>
   </si>
   <si>
-    <t>Атанесян Владимир</t>
+    <t>Atanesyan Vladimir</t>
   </si>
   <si>
-    <t>Балабанов Дмитрий</t>
+    <t>Balabanov Dmitriy</t>
   </si>
   <si>
-    <t>Булкин Александр</t>
+    <t>Bulkin Alexander</t>
   </si>
   <si>
-    <t>Дзыба Арсен</t>
+    <t>Dziba Arsen</t>
   </si>
   <si>
-    <t>Иванов Саша</t>
+    <t>Ivanov Aleksandr</t>
   </si>
   <si>
-    <t>Тевосян Андриас</t>
+    <t>Shreer German</t>
   </si>
   <si>
-    <t>Турчин Максим</t>
+    <t>Tevosyan Andrias</t>
   </si>
   <si>
-    <t>Шреер Герман</t>
+    <t>Turchin Maxim</t>
   </si>
   <si>
-    <t>Алхазуров Адам</t>
+    <t>Alkhazurov Adam</t>
   </si>
   <si>
-    <t>Алхазуров Аслан</t>
+    <t>Alkhazurov Aslan</t>
   </si>
   <si>
-    <t>Амирханов Адулмажид</t>
+    <t>Amirhanov Abdulmajid</t>
   </si>
   <si>
-    <t>Балаев Халит</t>
+    <t>Balaev Khalid</t>
   </si>
   <si>
-    <t>Булгаров Роберт</t>
+    <t>Bulgarov Robert</t>
   </si>
   <si>
-    <t>Григорян Мгер</t>
+    <t>Elhadzhiev Tamerlan</t>
   </si>
   <si>
-    <t>Саркисов Роман</t>
+    <t>Grigorian Mger</t>
   </si>
   <si>
-    <t>Эльхаджиев Тамерлан</t>
+    <t>Sarkisov Roman</t>
   </si>
   <si>
-    <t>Alalallsl Лчладаба</t>
+    <t>Alalsldldmdmmdd Mamsmsmsm</t>
   </si>
   <si>
-    <t>Абдурахман Яндиев</t>
+    <t>Batchaev Ruslan</t>
   </si>
   <si>
-    <t>Батчаев Руслан</t>
+    <t>Gyanjumyan David</t>
   </si>
   <si>
-    <t>Висханов Сайхан</t>
+    <t>Hamzathanov Ruslan</t>
   </si>
   <si>
-    <t>Гянджумян Давид</t>
+    <t>Karpov Evgeniy</t>
   </si>
   <si>
-    <t>Карпов Евгений</t>
+    <t>Kiev Harun</t>
   </si>
   <si>
-    <t>Киев Харон</t>
+    <t>Kochkarov Saifullah</t>
   </si>
   <si>
-    <t>Кочкаров Сайфуллах</t>
+    <t>Krickiy Igor</t>
   </si>
   <si>
-    <t>Крицкий Игорь</t>
+    <t>Lansov Roman</t>
   </si>
   <si>
-    <t>Ланцов Роман</t>
+    <t>Popov Georgiy</t>
   </si>
   <si>
-    <t>Попов Георгий</t>
+    <t>Popov Ianis</t>
   </si>
   <si>
-    <t>Попов Янис</t>
+    <t>Rasuev Shamil</t>
   </si>
   <si>
-    <t>Расуев Шамиль</t>
+    <t>Shedko Vadim</t>
   </si>
   <si>
-    <t>Хамзатханов Руслан</t>
+    <t>Shevchenko Igor</t>
   </si>
   <si>
-    <t>Шевченко Игорь</t>
+    <t>Vishanov Shaihan</t>
   </si>
   <si>
-    <t>Шедько Вадим</t>
+    <t>Yandiev Abdurakhman</t>
   </si>
   <si>
-    <t>Измайлоа Александр</t>
+    <t>Elhadjiev Ruslanbek</t>
   </si>
   <si>
-    <t>Миронова Екатерина</t>
+    <t>Izmailov Aleksandr</t>
   </si>
   <si>
-    <t>Осипян Давид</t>
+    <t>Mironova Ekaterina</t>
   </si>
   <si>
-    <t>Сакалов Хасан</t>
+    <t>Osipyan David</t>
   </si>
   <si>
-    <t>Шипачев Алексей</t>
+    <t>Sakalov Hasan</t>
   </si>
   <si>
-    <t>эльхаджиев русланбек</t>
+    <t>Shipachev Aleksey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>ЗМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Саратов</t>
+    <t>Saratov</t>
   </si>
   <si>
-    <t>Черкесск</t>
+    <t>Cherkessk</t>
   </si>
   <si>
-    <t>Элиста</t>
+    <t>Elista</t>
   </si>
   <si>
-    <t>Ставрополь</t>
+    <t>Stavropol</t>
   </si>
   <si>
-    <t>Пятигорск</t>
+    <t>Pyatigorsk</t>
   </si>
   <si>
-    <t>Георгиевск</t>
+    <t>Georgievsk</t>
   </si>
   <si>
-    <t>Анапа</t>
+    <t>Anapa</t>
   </si>
   <si>
-    <t>Ессентуки</t>
+    <t>Yessentuki</t>
   </si>
   <si>
-    <t>Магас</t>
+    <t>Magas</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Grozny</t>
   </si>
   <si>
-    <t>Грозный</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Назрань</t>
+    <t>Perm</t>
   </si>
   <si>
-    <t>Пермь</t>
+    <t>Yekaterinburg</t>
   </si>
   <si>
-    <t>Екатеринбург</t>
+    <t>Miass</t>
   </si>
   <si>
-    <t>Миасс</t>
+    <t>Malgobek</t>
   </si>
   <si>
-    <t>Кисловодск</t>
+    <t>Kislovodsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -991,147 +991,147 @@
       </c>
       <c r="D17" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>80</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
         <v>1990</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
         <v>1990</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C20" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C21" s="8"/>
+      <c r="C21" s="8">
+        <v>1973</v>
+      </c>
       <c r="D21" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C22" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="C23" s="8"/>
+      <c r="C23" s="8">
+        <v>1979</v>
+      </c>
       <c r="D23" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E24" s="9"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
@@ -1191,97 +1191,97 @@
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="8">
         <v>1955</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8">
-        <v>1981</v>
+        <v>1997</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
-        <v>1999</v>
+        <v>1981</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>1992</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
@@ -1345,515 +1345,515 @@
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
-        <v>1990</v>
+        <v>2002</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="C38" s="8"/>
+      <c r="C38" s="8">
+        <v>1990</v>
+      </c>
       <c r="D38" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="C39" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>87</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
         <v>2000</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
-        <v>1995</v>
+        <v>1967</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="C42" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C42" s="8"/>
       <c r="D42" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="E42" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E42" s="9"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="C43" s="8"/>
+      <c r="C43" s="8">
+        <v>1968</v>
+      </c>
       <c r="D43" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8"/>
       <c r="D44" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="E44" s="9"/>
+      <c r="E44" s="9" t="s">
+        <v>88</v>
+      </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="C45" s="8"/>
+      <c r="C45" s="8">
+        <v>1989</v>
+      </c>
       <c r="D45" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8">
-        <v>1989</v>
+        <v>1984</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="C47" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C47" s="8"/>
       <c r="D47" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="E47" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E47" s="9"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="C48" s="8"/>
+      <c r="C48" s="8">
+        <v>1990</v>
+      </c>
       <c r="D48" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="E48" s="9"/>
+      <c r="E48" s="9" t="s">
+        <v>81</v>
+      </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C49" s="8">
-        <v>1990</v>
+        <v>2010</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E49" s="9" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C50" s="8">
-        <v>2010</v>
+        <v>1990</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E50" s="9" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C51" s="8">
-        <v>1990</v>
+        <v>1979</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E51" s="9" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C52" s="8">
-        <v>1979</v>
+        <v>1990</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E52" s="9" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C53" s="8">
-        <v>1968</v>
+        <v>1959</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E53" s="9" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="C54" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C54" s="8"/>
       <c r="D54" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E54" s="9" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C55" s="8">
-        <v>1990</v>
+        <v>1995</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E55" s="9" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C56" s="8">
-        <v>1990</v>
+        <v>1971</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="E56" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E56" s="9"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C57" s="8">
-        <v>1985</v>
+        <v>1990</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E57" s="9" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C58" s="8">
-        <v>1990</v>
+        <v>1985</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E58" s="9" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C59" s="8">
         <v>1990</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E59" s="9" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C60" s="8">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="E60" s="9"/>
+      <c r="E60" s="9" t="s">
+        <v>85</v>
+      </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C61" s="8">
-        <v>1971</v>
+        <v>1984</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E61" s="9"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="10"/>
       <c r="B62" s="7"/>
       <c r="C62" s="7"/>
       <c r="D62" s="7"/>
       <c r="E62" s="7"/>
       <c r="F62" s="7"/>
       <c r="G62" s="7"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="10"/>
       <c r="B63" s="7"/>
       <c r="C63" s="7"/>
       <c r="D63" s="7"/>
       <c r="E63" s="7"/>