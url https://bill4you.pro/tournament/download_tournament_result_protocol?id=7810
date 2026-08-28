--- v0 (2025-12-19)
+++ v1 (2026-08-28)
@@ -20,306 +20,306 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Academia Billiards (Ташкент, ул Иззат)</t>
   </si>
   <si>
     <t xml:space="preserve">Любительский </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>11.08.2025, Academia Billiards (Ташкент, ул Иззат), Узбекистан, Ташкентская область, Ташкент, Яшнабадский район,  ул. Иззат,  д. 2</t>
+    <t>11.08.2025, Academia Billiards (Ташкент, ул Иззат), Uzbekistan, Tashkent Region, Tashkent, Яшнабадский район,  ул. Иззат,  д. 2</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 62</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Зияев Жасур</t>
+    <t>Ziyaev Zhasur</t>
   </si>
   <si>
-    <t>Базарбаев Aзиз</t>
+    <t>Bazarbaev Aziz</t>
   </si>
   <si>
-    <t>Атабаев Улугбек</t>
+    <t>Atabaev Ulugbek</t>
   </si>
   <si>
-    <t>Норматов Алишер</t>
+    <t>Normatov Alisher</t>
   </si>
   <si>
-    <t>Аблакулов Отабек</t>
+    <t>Ablakulov Otabek</t>
   </si>
   <si>
-    <t>Зохидов Собир</t>
+    <t>Habirhanov Tohir</t>
   </si>
   <si>
-    <t>Мирахмедов Миркамол</t>
+    <t>Mirahmedov Mirkamol</t>
   </si>
   <si>
-    <t>Хабирханов Тохир</t>
+    <t>Zohidov Sobir</t>
   </si>
   <si>
-    <t>Абдурахманов Фарход</t>
+    <t>Abdurahmanov Farhod</t>
   </si>
   <si>
-    <t>Атабаев Джавдад</t>
+    <t>Atabaev Dzhavdad</t>
   </si>
   <si>
-    <t>Дадабаев Шукурулло</t>
+    <t>Mansurov Abdumannob</t>
   </si>
   <si>
-    <t>Мансуров Абдуманноб</t>
+    <t>Shadzhalilov Sarvar</t>
   </si>
   <si>
-    <t>Турсунов Алишер</t>
+    <t>Shonazarov Davron</t>
   </si>
   <si>
-    <t>Худжакулов Джасур</t>
+    <t>Shukurullo Dadaboev</t>
   </si>
   <si>
-    <t>Шаджалилов Сарвар</t>
+    <t>Tursunov Alisher</t>
   </si>
   <si>
-    <t>Шоназаров Даврон</t>
+    <t>Xujakulov Jasur</t>
   </si>
   <si>
-    <t>Абдухакимов Абдуазим</t>
+    <t>Abduhakimov Abduazim</t>
   </si>
   <si>
-    <t>Аскаров Бобир</t>
+    <t>Askarov Bobir</t>
   </si>
   <si>
-    <t>Диловаров Бегзод</t>
+    <t>Dilovarov Begzod</t>
   </si>
   <si>
-    <t>Дуйсибаев Нурсултон</t>
+    <t>Duysibaev Nursulton</t>
   </si>
   <si>
-    <t>Ибрагимов Илхом</t>
+    <t>Ibragimov Ilhom</t>
   </si>
   <si>
-    <t>Исмоилов Фарход</t>
+    <t>Ismoilov Farhod</t>
   </si>
   <si>
-    <t>Каримов Дилмурод</t>
+    <t>Karimov Dilmurod</t>
   </si>
   <si>
-    <t>Кошаков Муроджон</t>
+    <t>Koshakov Murodzhon</t>
   </si>
   <si>
-    <t>Максумов Фазлиддин</t>
+    <t>Mahsumov Fazliddin</t>
   </si>
   <si>
-    <t>Мирсамихов Шухрат</t>
+    <t>Mirsamixov Shuxrat</t>
   </si>
   <si>
-    <t>Нурмухамедов Нодиржон</t>
+    <t>Nurmuhamedov Nodirzhon</t>
   </si>
   <si>
-    <t>Темирханов Аюбхон</t>
+    <t>Shomansurov Davron</t>
   </si>
   <si>
-    <t>Турсунов Равшан</t>
+    <t>Temirhanov Ayubhon</t>
   </si>
   <si>
-    <t>Хамраев Байтиёр</t>
+    <t>Tursunov Ravshan</t>
   </si>
   <si>
-    <t>Шомансуров Даврон</t>
+    <t>Xamrayev Baxtiyor</t>
   </si>
   <si>
-    <t>Юлдашев Дилмурод</t>
+    <t>Yuldashev Dilmurod</t>
   </si>
   <si>
-    <t>Абдуллаев Абдусаид</t>
+    <t>Abdullaev Abdusaid</t>
   </si>
   <si>
-    <t>Артиков Суннат</t>
+    <t>Artikov Sunnat</t>
   </si>
   <si>
-    <t>Бобоназаров Зокир</t>
+    <t>Bobonazarov Zokir</t>
   </si>
   <si>
-    <t>Гапуров Абдулвоххоб</t>
+    <t>Gapurov Abdulvoxxob</t>
   </si>
   <si>
-    <t>Джураев Халимжон</t>
+    <t>Juraev Xalimjon</t>
   </si>
   <si>
-    <t>Жабборов Шовкат</t>
+    <t>Kamoldinov Farruh</t>
   </si>
   <si>
-    <t>Зуфаров Улугбек</t>
+    <t>Lim Valeriy</t>
   </si>
   <si>
-    <t>Камолдинов Фаррух</t>
+    <t>Mirkomilov Miraziz</t>
   </si>
   <si>
-    <t>Кудратуллаев Бобомурод</t>
+    <t>Mirtozhiev Muzaffar</t>
   </si>
   <si>
-    <t>Лим Валерий</t>
+    <t>Qudratullaev Bobomurod</t>
   </si>
   <si>
-    <t>Миркомилов Миразиз</t>
+    <t>Saidahmedov Shuhrat</t>
   </si>
   <si>
-    <t>Миртожиев Музаффар</t>
+    <t>Shegay Dmitriy</t>
   </si>
   <si>
-    <t>Саидахмедов Шухрат</t>
+    <t>Shokirov Shaxzod</t>
   </si>
   <si>
-    <t>Умарбеков Фарход</t>
+    <t>Umarbekov Farhod</t>
   </si>
   <si>
-    <t>Шегай Дмитрий</t>
+    <t>Zhabborov Shovkat</t>
   </si>
   <si>
-    <t>Шокиров Шахзод</t>
+    <t>Zufarov Ulugbek</t>
   </si>
   <si>
-    <t>Анваров Диёр</t>
+    <t>Anvarov Diyor</t>
   </si>
   <si>
-    <t>Бахромов Фирдавс</t>
+    <t>Bahromov Firdavs</t>
   </si>
   <si>
-    <t>Джалилов Хамидулло</t>
+    <t>Dzhalilov Hamidullo</t>
   </si>
   <si>
-    <t>Иноятов Комил</t>
+    <t>Inoyatov Komil</t>
   </si>
   <si>
-    <t>Ниязмухаммедов Хожиакбар</t>
+    <t>Niyazmuhammedov Hozhiakbar</t>
   </si>
   <si>
-    <t>Нурмухамедов Дмитрий</t>
+    <t>Nurmuhamedov Dmitriy</t>
   </si>
   <si>
-    <t>Садирханов Сарвар</t>
+    <t>Sadirhanov Sarvar</t>
   </si>
   <si>
-    <t>Тойчиев Нурлан</t>
+    <t>Shukurov Tozhiboy</t>
   </si>
   <si>
-    <t>Тохиров Бахтиёр</t>
+    <t>Toxirov Baxtiyor</t>
   </si>
   <si>
-    <t>Тян Павел</t>
+    <t>Toychiev Nurlan</t>
   </si>
   <si>
-    <t>Хайдаров Бахром</t>
+    <t>Tyan Pavel</t>
   </si>
   <si>
-    <t>Хидиров Отабек</t>
+    <t>Xaydarov Bahrom</t>
   </si>
   <si>
-    <t>Худжаев Бобур</t>
+    <t>Xidirov Otabek</t>
   </si>
   <si>
-    <t>Шукуров Тоживой</t>
+    <t>Xujayev Bobur</t>
   </si>
   <si>
-    <t>Мирзаев Бахром</t>
+    <t>Mirzaev Bahrom</t>
   </si>
   <si>
-    <t>Расулов Нодир</t>
+    <t>Rasulov Nodir</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ташкент</t>
+    <t>Tashkent</t>
   </si>
   <si>
-    <t>городской посёлок Янгибазар</t>
+    <t>Urban Settlement of Yangibazar</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -980,151 +980,151 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
         <v>2008</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1986</v>
+        <v>2024</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>2024</v>
+        <v>1986</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1980</v>
+        <v>1985</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>2025</v>
+        <v>1986</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1986</v>
+        <v>1980</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1985</v>
+        <v>2025</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>2025</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E24" s="9" t="s">
@@ -1318,111 +1318,111 @@
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
         <v>1979</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1968</v>
+        <v>2024</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1983</v>
+        <v>1968</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>2025</v>
+        <v>1983</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>85</v>
       </c>
@@ -1516,271 +1516,271 @@
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
         <v>1985</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>2024</v>
+        <v>1995</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
-        <v>1984</v>
+        <v>1986</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8">
-        <v>1995</v>
+        <v>2024</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
-        <v>1989</v>
+        <v>2024</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="8">
-        <v>1986</v>
+        <v>1989</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C50" s="8">
-        <v>2024</v>
+        <v>1993</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C51" s="8">
-        <v>2024</v>
+        <v>1986</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C52" s="8">
-        <v>1993</v>
+        <v>2025</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C53" s="8">
         <v>1972</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="8">
-        <v>1986</v>
+        <v>2024</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="8">
-        <v>2025</v>
+        <v>1984</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C56" s="8">
-        <v>2024</v>
+        <v>1990</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C57" s="8">
         <v>1990</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E57" s="9" t="s">
@@ -1874,171 +1874,171 @@
       </c>
       <c r="B62" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C62" s="8">
         <v>1995</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C63" s="8">
-        <v>1980</v>
+        <v>2024</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E63" s="9" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C64" s="8">
         <v>2025</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C65" s="8">
-        <v>1982</v>
+        <v>1980</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E65" s="9" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C66" s="8">
-        <v>1985</v>
+        <v>1982</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C67" s="8">
-        <v>2025</v>
+        <v>1985</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C68" s="8">
         <v>2025</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C69" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="8"/>
       <c r="B70" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C70" s="8">
         <v>2024</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>85</v>
       </c>