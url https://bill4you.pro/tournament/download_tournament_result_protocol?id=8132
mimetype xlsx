--- v0 (2025-12-18)
+++ v1 (2026-04-27)
@@ -110,63 +110,63 @@
   <si>
     <t>Rzayev Emil</t>
   </si>
   <si>
     <t>Xələfov Niyazi</t>
   </si>
   <si>
     <t>Abbasov Senan</t>
   </si>
   <si>
     <t>Aslanov Yadigar</t>
   </si>
   <si>
     <t>Yaqubov Aydin</t>
   </si>
   <si>
     <t>Bayramlı Sübhan</t>
   </si>
   <si>
     <t>Bayramov Cavidan</t>
   </si>
   <si>
     <t>Fəttayev Murad</t>
   </si>
   <si>
+    <t>Haciyev Azer</t>
+  </si>
+  <si>
     <t>Məmmədov Tunar</t>
   </si>
   <si>
     <t>Nasirov Ajdar</t>
   </si>
   <si>
     <t>Zeynalli Tural</t>
   </si>
   <si>
     <t>Акберов Магаммад</t>
-  </si>
-[...1 lines deleted...]
-    <t>Гаджиев Азер</t>
   </si>
   <si>
     <t>Самандаров Рамил</t>
   </si>
   <si>
     <t>Arzumanov Ibrahim</t>
   </si>
   <si>
     <t>Bagirov Sehriyar</t>
   </si>
   <si>
     <t>Elizade Musfiq</t>
   </si>
   <si>
     <t>Mamedov Adalat</t>
   </si>
   <si>
     <t>Mammadov Muhammad</t>
   </si>
   <si>
     <t>Mirzayev Kamran</t>
   </si>
   <si>
     <t>Nasirov Togrul</t>
   </si>
@@ -1052,134 +1052,134 @@
       </c>
       <c r="B26" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="8">
         <v>1996</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="8">
-        <v>2000</v>
+        <v>1977</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="8">
-        <v>1979</v>
+        <v>2000</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="8">
-        <v>1980</v>
+        <v>1979</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="8">
-        <v>1994</v>
+        <v>1980</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="8">
-        <v>1977</v>
+        <v>1994</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C32" s="8">
         <v>1981</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F32" s="1"/>