--- v0 (2025-12-16)
+++ v1 (2026-08-21)
@@ -20,195 +20,195 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Федерация русского бильярда  г. Ростова-на-Дону</t>
   </si>
   <si>
     <t>Чемпионат г. Ростова-на-Дону "Динамичная пирамида" Мужчины. Первая лига.</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>13.09.2025, Доберман, Ростов-на-Дону, Россия, Ростовская область, Ростов-на-Дону, ул. Суворова,  91</t>
+    <t>13.09.2025, Доберман, Ростов-на-Дону, Russian Federation, Rostov Region, Rostov-on-Don, ул. Красноармейская,  157</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 28</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Аношкин Александр</t>
+    <t>Anoshkin Aleksandr</t>
   </si>
   <si>
-    <t>Чмутенко Роман</t>
+    <t>Chmutenko Roman</t>
   </si>
   <si>
-    <t>Бурминский Дмитрий</t>
+    <t>Burminsky Dmitry</t>
   </si>
   <si>
-    <t>Геворгян Левон</t>
+    <t>Gevorgyan Levon</t>
   </si>
   <si>
-    <t>Гололобов Алексей</t>
+    <t>Gololobov Aleksey</t>
   </si>
   <si>
-    <t>Комиссаров Владимир</t>
+    <t>Komissarov Vladimir</t>
   </si>
   <si>
-    <t>Мельконян Михаил</t>
+    <t>Melkonyan Mihail</t>
   </si>
   <si>
-    <t>Угай Дмитрий</t>
+    <t>Ugay Dmitriy</t>
   </si>
   <si>
-    <t>Гредягин Андрей</t>
+    <t>Gredyagin Andrey</t>
   </si>
   <si>
-    <t>Корепанов Андрей</t>
+    <t>Korepanov Andrey</t>
   </si>
   <si>
-    <t>Лебедев Сергей</t>
+    <t>Lebedev Sergei</t>
   </si>
   <si>
-    <t>Мавлянов Улугбек</t>
+    <t>Mavlyanov Ulugbek</t>
   </si>
   <si>
-    <t>Насытко Дмитрий</t>
+    <t>Nasytko Dmitriy</t>
   </si>
   <si>
-    <t>Пономарёв Денис</t>
+    <t>Ponomarev Denis</t>
   </si>
   <si>
-    <t>Сафонов Андрей</t>
+    <t>Safonov Andrey</t>
   </si>
   <si>
-    <t>Усенко Иван</t>
+    <t>Usenko Ivan</t>
   </si>
   <si>
-    <t>Алексеев Алексей</t>
+    <t>Alekseev Aleksey</t>
   </si>
   <si>
-    <t>Бойченко Максим</t>
+    <t>Boichenko Maxim</t>
   </si>
   <si>
-    <t>Бордиенко Сергей</t>
+    <t>Bordienko Sergey</t>
   </si>
   <si>
-    <t>Гарькуша Андрей</t>
+    <t>Garkusha Andrey</t>
   </si>
   <si>
-    <t>Житников Владимир</t>
+    <t>Kalashnikov Roman</t>
   </si>
   <si>
-    <t>Калашников Роман</t>
+    <t>Matsinin Oleg</t>
   </si>
   <si>
-    <t>Мацинин Олег</t>
+    <t>Planidin Michael</t>
   </si>
   <si>
-    <t>Планидин Михаил</t>
+    <t>Zhitnikov Vladimir</t>
   </si>
   <si>
-    <t>Баранов Вячеслав</t>
+    <t>Baranov Vyacheslav</t>
   </si>
   <si>
-    <t>Демьяненко Виталий</t>
+    <t>Chikildin Misha</t>
   </si>
   <si>
-    <t>Речкалов Валерий</t>
+    <t>Demyanenko Vitaliy</t>
   </si>
   <si>
-    <t>Чикильдин Михаил</t>
+    <t>Rechkalov Valery</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Таганрог</t>
+    <t>Taganrog</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -732,51 +732,51 @@
       </c>
       <c r="C10" s="8">
         <v>1990</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>1992</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1990</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F12" s="1"/>
@@ -832,51 +832,51 @@
       </c>
       <c r="C15" s="8">
         <v>1987</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1986</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1985</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F17" s="1"/>
@@ -1067,189 +1067,189 @@
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
         <v>1979</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1974</v>
+        <v>1970</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>1970</v>
+        <v>1983</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C30" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C31" s="8"/>
+      <c r="C31" s="8">
+        <v>1974</v>
+      </c>
       <c r="D31" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>1976</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
-        <v>1990</v>
+        <v>1988</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>1966</v>
+        <v>1990</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
-        <v>1988</v>
+        <v>1966</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="10"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="10"/>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>