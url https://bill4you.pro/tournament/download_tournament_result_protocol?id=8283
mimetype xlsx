--- v0 (2025-12-18)
+++ v1 (2026-08-27)
@@ -20,243 +20,243 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>МГО ОО БАБС г. Минск</t>
   </si>
   <si>
     <t>Мемориал Александра Васильевича Медведя</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.09.2025, БК "Европа", Беларусь, Минск, ул. Сурганова 57б</t>
+    <t>15.09.2025, БК "Европа", Belarus, Minsk, ул. Сурганова 57б</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 43</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ламцов Владимир</t>
+    <t>Lamcov Vladimir</t>
   </si>
   <si>
-    <t>Катулин Георгий</t>
+    <t>Katulin George</t>
   </si>
   <si>
-    <t>Корень Леонид</t>
+    <t>Koren Leonid</t>
   </si>
   <si>
-    <t>Тафейко Генадий</t>
+    <t>Tafeyko Genadiy</t>
   </si>
   <si>
-    <t>Варшавер Юрий</t>
+    <t>Galin Boris</t>
   </si>
   <si>
-    <t>Галин Борис</t>
+    <t>Koschar Ivan</t>
   </si>
   <si>
-    <t>Кошар Иван</t>
+    <t>Smolski Henadzi</t>
   </si>
   <si>
-    <t>Смольский Геннадий</t>
+    <t>Varshaver Yuriy</t>
   </si>
   <si>
-    <t>Арлёнок Пётр</t>
+    <t>Arlionak Piotr</t>
   </si>
   <si>
-    <t>Белозор Леонид</t>
+    <t>Belozor Leonid</t>
   </si>
   <si>
-    <t>Грачев Александр</t>
+    <t>Dedkov Leonid</t>
   </si>
   <si>
-    <t>Дедков Леонид</t>
+    <t>Dobrovolskiy Oleg</t>
   </si>
   <si>
-    <t>Добровольский Олег</t>
+    <t>Grachev Aleksandr</t>
   </si>
   <si>
-    <t>Кецко Александр</t>
+    <t>Kecko Aleksandr</t>
   </si>
   <si>
-    <t>Крупский Олег</t>
+    <t>Krupskiy Oleg</t>
   </si>
   <si>
-    <t>Неверов Николай</t>
+    <t>Neverov Nikolay</t>
   </si>
   <si>
-    <t>Бормотов Олег</t>
+    <t>Bormotov Oleg</t>
   </si>
   <si>
-    <t>Захаревич Анатолий</t>
+    <t>Ilyuk Vladimir</t>
   </si>
   <si>
-    <t>Ильюк Владимир</t>
+    <t>Katashinskiy Anatoliy</t>
   </si>
   <si>
-    <t>Каташинский Анатолий</t>
+    <t>Nagornov Ivan</t>
   </si>
   <si>
-    <t>Нагорнов Иван</t>
+    <t>Nesterov Vladimir</t>
   </si>
   <si>
-    <t>Нестеров Владимир</t>
+    <t>Timoshkov Boris</t>
   </si>
   <si>
-    <t>Тимошков Борис</t>
+    <t>Yusha Pavel</t>
   </si>
   <si>
-    <t>Юша Павел</t>
+    <t>Zaharevich Anatoliy</t>
   </si>
   <si>
-    <t>Бабошкин Геннадий</t>
+    <t>Baboshkin Gennadiy</t>
   </si>
   <si>
-    <t>Большаков Юрий</t>
+    <t>Bolshakov Yuriy</t>
   </si>
   <si>
-    <t>Бураков Валерий</t>
+    <t>Burakov Valeriy</t>
   </si>
   <si>
-    <t>Вебер Анатолий</t>
+    <t>Chekunkov Oleg</t>
   </si>
   <si>
-    <t>Проневич Георгий</t>
+    <t>Pronevich Georgiy</t>
   </si>
   <si>
-    <t>Чекунков Олег</t>
-[...2 lines deleted...]
-    <t>Шабан Анатолий</t>
+    <t>Shaban Anatoliy</t>
   </si>
   <si>
     <t>Turkin Vladislav</t>
   </si>
   <si>
-    <t>Александров Олег</t>
+    <t>Veber Anatoliy</t>
   </si>
   <si>
-    <t>Белуш Дмитрий</t>
+    <t>Aleksandrov Oleg</t>
   </si>
   <si>
-    <t>Грицай Дмитрий</t>
+    <t>Belush Dmitriy</t>
   </si>
   <si>
-    <t>Елистратов Валерий</t>
+    <t>Chepelov Nikolay</t>
   </si>
   <si>
-    <t>Ефимчик Степан</t>
+    <t>Efimchik Stepan</t>
   </si>
   <si>
-    <t>Заверженец Виктор</t>
+    <t>Elistratov Valeriy</t>
   </si>
   <si>
-    <t>Маркус Валерий</t>
+    <t>Gricaj Dmitrij</t>
   </si>
   <si>
-    <t>Молчан Сергей</t>
+    <t>Markus Valeriy</t>
   </si>
   <si>
-    <t>Самолазов Александр</t>
+    <t>Molchan Sergey</t>
   </si>
   <si>
-    <t>Сорокин Владимир</t>
+    <t>Samolazov Aleksandr</t>
   </si>
   <si>
-    <t>Чепелов Николай</t>
+    <t>Sorokin Vladimir</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Zaverzhenec Viktor</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Крупки</t>
+    <t>Krupki</t>
   </si>
   <si>
-    <t>Жодино</t>
+    <t>Zhodzina</t>
   </si>
   <si>
-    <t>посёлок Дружный</t>
+    <t>pasiolak Družny</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -797,117 +797,117 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1961</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1951</v>
+        <v>1955</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1955</v>
+        <v>1960</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1959</v>
+        <v>1951</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
@@ -915,91 +915,91 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
         <v>1955</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1940</v>
+        <v>1964</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1964</v>
+        <v>1960</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1960</v>
+        <v>1940</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
         <v>1956</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E21" s="9" t="s">
@@ -1053,171 +1053,171 @@
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1959</v>
+        <v>1965</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1965</v>
+        <v>1955</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1955</v>
+        <v>1950</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1950</v>
+        <v>1947</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1945</v>
+        <v>1960</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1964</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E32" s="9" t="s">
@@ -1253,131 +1253,131 @@
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
         <v>1949</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>1947</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1958</v>
+        <v>1951</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>1952</v>
+        <v>1960</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>1952</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E40" s="9" t="s">
@@ -1393,110 +1393,112 @@
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
         <v>1960</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>1961</v>
+        <v>1960</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>1952</v>
+        <v>1956</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>1956</v>
+        <v>1952</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="C45" s="8"/>
+      <c r="C45" s="8">
+        <v>1961</v>
+      </c>
       <c r="D45" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
         <v>1944</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>63</v>
@@ -1548,58 +1550,56 @@
         <v>10</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="8">
         <v>1957</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="C50" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C50" s="8"/>
       <c r="D50" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E50" s="9" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="10"/>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="10"/>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>
       <c r="D52" s="7"/>
       <c r="E52" s="7"/>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="1"/>
     </row>