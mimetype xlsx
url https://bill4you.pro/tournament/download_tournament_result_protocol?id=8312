--- v0 (2025-12-24)
+++ v1 (2026-08-26)
@@ -20,153 +20,153 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>БК «Black Hole»</t>
   </si>
   <si>
     <t>Чемпионат Самарской области по Пулу 14+1 Мужчины</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>02.11.2025, БК «Black Hole», Россия, Самарская область, Самара, ул. Георгия Димитрова 7А</t>
+    <t>02.11.2025, БК «Black Hole», Russian Federation, Samara Region, Samara, ул. Георгия Димитрова 7А</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 11</t>
   </si>
   <si>
     <t>13 - 14</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Александр Кисилёв</t>
+    <t>Kisilev Alexandr</t>
   </si>
   <si>
-    <t>Фабзиев Ильнур</t>
+    <t>Fabziev Ilnur</t>
   </si>
   <si>
-    <t>Коцюба Сергей</t>
+    <t>Chizh Andrey</t>
   </si>
   <si>
-    <t>Чиж Андрей</t>
+    <t>Kotsiyba Sergei</t>
   </si>
   <si>
-    <t>Арсентьев Дмитрий</t>
+    <t>Arsentiev Dmitry</t>
   </si>
   <si>
-    <t>Асадуллин Радик</t>
-[...2 lines deleted...]
-    <t>Утин Александр</t>
+    <t>Asadullin Radik</t>
   </si>
   <si>
     <t>Garegin Khachatryan</t>
   </si>
   <si>
-    <t>Морозов Кирилл</t>
+    <t>Utin Aleksandr</t>
   </si>
   <si>
-    <t>Черкашин Серафим</t>
+    <t>Cherkashin Serafim</t>
   </si>
   <si>
-    <t>Шурыгин Геннадий</t>
+    <t>Morozov Kirill</t>
   </si>
   <si>
-    <t>Ерошкин Андрей</t>
+    <t>Shurygin Gennadiy</t>
   </si>
   <si>
-    <t>Чеканов Нестор</t>
+    <t>Chekanov Nestor</t>
   </si>
   <si>
-    <t>Ларин Александр</t>
+    <t>Eroshkin Andrey</t>
   </si>
   <si>
-    <t>Лукьянов Константин</t>
+    <t>Larin Aleksandr</t>
   </si>
   <si>
-    <t>Поляков Дмитрий</t>
+    <t>Lukyanov Konstantin</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Polyakov Dmitriyi</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Самара</t>
+    <t>Samara</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -667,251 +667,251 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>1994</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
-        <v>1962</v>
+        <v>1995</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
-        <v>1995</v>
+        <v>1962</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>2014</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>1986</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1963</v>
+        <v>1995</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1995</v>
+        <v>1963</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1993</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8"/>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="9"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>