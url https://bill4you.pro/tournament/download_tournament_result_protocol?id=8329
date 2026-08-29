--- v0 (2025-12-21)
+++ v1 (2026-08-29)
@@ -20,165 +20,165 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>БК "Кристалл"</t>
   </si>
   <si>
     <t>Турнир БК Кристалл</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>20.09.2025, БК "Кристалл", Казахстан, Северо-Казахстанская область, Петропавловск, ул. Жамбыла Жабаева 196г</t>
+    <t>20.09.2025, БК "Кристалл", Kazakhstan, Soltústik Qazaqstan oblysy, Petropavl, ул. Жамбыла Жабаева 196г</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Пистогов Егор</t>
+    <t>Pistogov Egor</t>
   </si>
   <si>
-    <t>Шестяев Ефим</t>
+    <t>Shestyaev Efim</t>
   </si>
   <si>
-    <t>Ислам Айтжан</t>
+    <t>Islam Aytzhan</t>
   </si>
   <si>
-    <t>Хван Николай</t>
+    <t>Khvan Nikolay</t>
   </si>
   <si>
-    <t>Бурундуков Николай</t>
+    <t>Burundukov Nikolay</t>
   </si>
   <si>
-    <t>Даутов Жанболат</t>
+    <t>Dautov Zhanbolat</t>
   </si>
   <si>
-    <t>Рахметов Ерлан</t>
+    <t>Hvan Anatoliy</t>
   </si>
   <si>
-    <t>Хван Анатолий</t>
+    <t>Rahmetov Erlan</t>
   </si>
   <si>
-    <t>Ислам Алихан</t>
+    <t>Islam Alihan</t>
   </si>
   <si>
-    <t>Михайлов Владимир</t>
+    <t>Mihaylov Vladimir</t>
   </si>
   <si>
-    <t>ПЕТРОПАВЛОВСК '</t>
+    <t>Petropavlovsk '</t>
   </si>
   <si>
-    <t>Сагиев Айтан</t>
+    <t>Sagiev Aytan</t>
   </si>
   <si>
-    <t>Базилов Алканбек</t>
+    <t>Bazilov Alkanbek</t>
   </si>
   <si>
-    <t>Искаков Самир</t>
+    <t>Iskakov Samir</t>
   </si>
   <si>
-    <t>Ли Валерий</t>
+    <t>Li Valeriy</t>
   </si>
   <si>
-    <t>Сим Алексей</t>
+    <t>Sim Aleksey</t>
   </si>
   <si>
-    <t>Ныгманов Сырым</t>
+    <t>Nygmanov Syrym</t>
   </si>
   <si>
-    <t>Сериков Султан</t>
+    <t>Serikov Sultan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Петропавловск</t>
+    <t>Petropavl</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -756,71 +756,71 @@
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="C14" s="8"/>
+      <c r="C14" s="8">
+        <v>1969</v>
+      </c>
       <c r="D14" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C15" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1999</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>39</v>