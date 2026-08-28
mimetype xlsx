--- v0 (2025-12-24)
+++ v1 (2026-08-28)
@@ -12,254 +12,257 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t xml:space="preserve">ФБС Кировской области </t>
   </si>
   <si>
     <t xml:space="preserve">Кубок Любительской лиги 2025 8 этап </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>21.09.2025, БК "16" (Киров), Россия, Кировская область, Киров, ул. Ленина,  д. 198,  к. 1.</t>
+    <t>21.09.2025, БК "16" (Киров), Russian Federation, Kirov Region, Kirov, ул. Ленина,  д. 198,  к. 1.</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 38</t>
   </si>
   <si>
     <t>49 - 50</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ашихмин Роман</t>
+    <t>Ashihmin Roman</t>
   </si>
   <si>
-    <t>Шиванов Владимири</t>
+    <t>Shivanov Vladimiri</t>
   </si>
   <si>
-    <t>Кропотин Андрей</t>
+    <t>Kropotin Andrey</t>
   </si>
   <si>
-    <t>Одегов Александр</t>
+    <t>Odegov Aleksandr</t>
   </si>
   <si>
-    <t>Ливринец Макар</t>
+    <t>Livrinec Makar</t>
   </si>
   <si>
-    <t>Новоселов Павел</t>
+    <t>Novoselov Pavel</t>
   </si>
   <si>
-    <t>Плесовских Сергей</t>
+    <t>Plesovskih Sergey</t>
   </si>
   <si>
-    <t>Рыжков Андрей</t>
+    <t>Ryzhkov Andrey</t>
   </si>
   <si>
-    <t>Бороздин Александр</t>
+    <t>Borozdin Aleksandr</t>
   </si>
   <si>
-    <t>Вдовенко Денис</t>
+    <t>Hatib Firas</t>
   </si>
   <si>
-    <t>Воронов Вячеслав</t>
+    <t>Konovalov Ilya</t>
   </si>
   <si>
-    <t>Жуйков Вячаслав</t>
+    <t>Shmyrin Denis</t>
   </si>
   <si>
-    <t>Коновалов Илья</t>
+    <t>Skryabin Anton</t>
   </si>
   <si>
-    <t>Скрябин Антон</t>
+    <t>Vdovenko Denis</t>
   </si>
   <si>
-    <t>Хатиб Фирас</t>
+    <t>Voronov Vyacheslav</t>
   </si>
   <si>
-    <t>Шмырин Денис</t>
+    <t>Zhuykov Vyachaslav</t>
   </si>
   <si>
-    <t>Бакулин Вадим</t>
+    <t>Bakulin Vadim</t>
   </si>
   <si>
-    <t>Большаков Артем</t>
+    <t>Bolshakov Artem</t>
   </si>
   <si>
-    <t>Зенцев Евгений</t>
+    <t>Pamyatnichiy Aleksandr</t>
   </si>
   <si>
-    <t>Памятничий Александр</t>
+    <t>Petuhov Stanislav</t>
   </si>
   <si>
-    <t>Петухов Станислав</t>
+    <t>Pogosyan Armen</t>
   </si>
   <si>
-    <t>Погосян Армен</t>
+    <t>Ponkratov Sergey</t>
   </si>
   <si>
-    <t>Понкратов Сергей</t>
+    <t>Serebryakov Aleksey</t>
   </si>
   <si>
-    <t>Серебряков Алексей</t>
+    <t>Zencev Evgeniy</t>
   </si>
   <si>
-    <t>Баранов Михаил</t>
+    <t>Baranov Mihail</t>
   </si>
   <si>
-    <t>Кудреватых Артем</t>
+    <t>Kudrevatyh Artem</t>
   </si>
   <si>
-    <t>Маслов Сергей</t>
+    <t>Mashkovcev Dmitriy</t>
   </si>
   <si>
-    <t>Машковцев Дмитрий</t>
+    <t>Maslov Sergey</t>
   </si>
   <si>
-    <t>Одегов Роман</t>
+    <t>Odegov Roman</t>
   </si>
   <si>
-    <t>Олюнин Антон</t>
+    <t>Olyunin Anton</t>
   </si>
   <si>
-    <t>Перфилов Владимир</t>
+    <t>Perfilov Vladimir</t>
   </si>
   <si>
-    <t>Свалов Игорь</t>
+    <t>Svalov Igor</t>
   </si>
   <si>
-    <t>Балезин Иван</t>
+    <t>Balezin Ivan</t>
   </si>
   <si>
-    <t>Балезин Роман</t>
+    <t>Balezin Roman</t>
   </si>
   <si>
-    <t>Коршунов Алексей</t>
+    <t>Korshunov Aleksey</t>
   </si>
   <si>
-    <t>Котлов Алексей</t>
+    <t>Kotlov Aleksey</t>
   </si>
   <si>
-    <t>Ложкин Николай</t>
+    <t>Lozhkin Nikolay</t>
   </si>
   <si>
-    <t>Тиунов Никита</t>
+    <t>Tiunov Nikita</t>
   </si>
   <si>
-    <t>Волжанин Алексей</t>
+    <t>Mokeev Sergey</t>
   </si>
   <si>
-    <t>Мокеев Сергей</t>
+    <t>Volzhanin Aleksey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Киров</t>
+    <t>Kirov</t>
   </si>
   <si>
-    <t>пгт Даровской</t>
+    <t>posyolok gorodskogo tipa Darovskoy</t>
   </si>
   <si>
-    <t>Советск</t>
+    <t>Sovetsk</t>
   </si>
   <si>
-    <t>Котельнич</t>
+    <t>Kirovo-Chepetsk</t>
   </si>
   <si>
-    <t>Ханты-Мансийск</t>
+    <t>Kotelnich</t>
+  </si>
+  <si>
+    <t>Khanty-Mansiysk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -898,175 +901,175 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
         <v>1981</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8">
-        <v>1992</v>
+        <v>1976</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
-        <v>1987</v>
+        <v>1995</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C19" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>1995</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
-        <v>1995</v>
+        <v>1992</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
-        <v>1976</v>
+        <v>1987</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="C23" s="8"/>
+      <c r="C23" s="8">
+        <v>1967</v>
+      </c>
       <c r="D23" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
         <v>1981</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1076,157 +1079,157 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
         <v>1987</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
-        <v>1972</v>
+        <v>1955</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
-        <v>1955</v>
+        <v>1972</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="8">
-        <v>1972</v>
+        <v>1992</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8">
-        <v>1992</v>
+        <v>1970</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>1989</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
@@ -1236,71 +1239,71 @@
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
         <v>1988</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
-        <v>1977</v>
+        <v>1983</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
-        <v>1983</v>
+        <v>1977</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8">
         <v>1991</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E36" s="9" t="s">
@@ -1442,111 +1445,111 @@
       </c>
       <c r="D43" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8">
         <v>1960</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="8">
         <v>2009</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8">
-        <v>1977</v>
+        <v>1983</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="8">
-        <v>1983</v>
+        <v>1977</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="10"/>
       <c r="B48" s="7"/>
       <c r="C48" s="7"/>
       <c r="D48" s="7"/>
       <c r="E48" s="7"/>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="10"/>
       <c r="B49" s="7"/>
       <c r="C49" s="7"/>
       <c r="D49" s="7"/>
       <c r="E49" s="7"/>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="1"/>
     </row>