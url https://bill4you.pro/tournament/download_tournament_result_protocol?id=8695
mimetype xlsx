--- v0 (2025-12-24)
+++ v1 (2026-08-21)
@@ -20,261 +20,261 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>ФБС Республики Крым</t>
   </si>
   <si>
     <t>Чемпионат Республики Крым среди мужчин</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.10.2025, "7-я луза" (Феодосия), Россия, Республика Крым, Феодосия, ул. Боевая д.14-а</t>
+    <t>18.10.2025, "7-я луза" (Феодосия), Russian Federation, Autonomous Republic of Crimea, Feodosia, ул. Боевая д.14-а</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 39</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Сенин Сергей</t>
+    <t>Senin Sergey</t>
   </si>
   <si>
-    <t>Лянга Владислав</t>
+    <t>Lyanga Vladislav</t>
   </si>
   <si>
-    <t>Манукян Карен</t>
+    <t>Manukyan Karen</t>
   </si>
   <si>
-    <t>Ковтун Александр</t>
+    <t>Kovtun Aleksandr</t>
   </si>
   <si>
-    <t>Аббасов Икрам</t>
+    <t>Abbasov Ikram</t>
   </si>
   <si>
-    <t>Кухарчук Роман</t>
+    <t>Kuharchuk Roman</t>
   </si>
   <si>
-    <t>Лавров Денис</t>
+    <t>Lavrov Denis</t>
   </si>
   <si>
-    <t>Сидловский Роман</t>
+    <t>Sidlovskiy Roman</t>
   </si>
   <si>
-    <t>Киракосян Сева</t>
+    <t>Kirakosyan Seva</t>
   </si>
   <si>
-    <t>Котляревский Андрей</t>
+    <t>Kotlyarevskiy Andrey</t>
   </si>
   <si>
-    <t>Кунцевич Андрей</t>
+    <t>Kuncevich Andrew</t>
   </si>
   <si>
-    <t>Меметов Демир</t>
+    <t>Memetov Demir</t>
   </si>
   <si>
-    <t>Прохоров Вячеслав</t>
+    <t>Prohorov Vyacheslav</t>
   </si>
   <si>
-    <t>Пугачёв Игорь</t>
+    <t>Pugachev Igor</t>
   </si>
   <si>
-    <t>Скрипин Иван</t>
+    <t>Shevchenko Vladislav</t>
   </si>
   <si>
-    <t>Шевченко Владислав</t>
+    <t>Skripin Ivan</t>
   </si>
   <si>
-    <t>Абрамкин Олег</t>
+    <t>Abramkin Oleg</t>
   </si>
   <si>
-    <t>Безручко Максим</t>
+    <t>Bezruchko Max</t>
   </si>
   <si>
-    <t>Ильясов Ильяс</t>
+    <t>Ilyasov Ilyas</t>
   </si>
   <si>
-    <t>Меметов Сейдамет</t>
+    <t>Memetov Seydamet</t>
   </si>
   <si>
-    <t>Меметов Сулейман</t>
+    <t>Memetov Suleyman</t>
   </si>
   <si>
-    <t>Нестеров Вадим</t>
+    <t>Nesterov Vadim</t>
   </si>
   <si>
-    <t>Серкин-Василевский Семен</t>
+    <t>Serkin-Vasilevskiy Semyon</t>
   </si>
   <si>
-    <t>Симонов Михаил</t>
+    <t>Simonov Mihail</t>
   </si>
   <si>
-    <t>Авекин Денис</t>
+    <t>Avekin Denis</t>
   </si>
   <si>
-    <t>Бекташев Айдер</t>
+    <t>Becktashev Aider</t>
   </si>
   <si>
-    <t>Берстнев Константин</t>
+    <t>Berstnev Konstantin</t>
   </si>
   <si>
-    <t>Заблоцкий Тимур</t>
+    <t>Sargisov Mihail</t>
   </si>
   <si>
-    <t>Саргисов Михаил</t>
+    <t>Severinov Andrey</t>
   </si>
   <si>
-    <t>Северинов Андрей</t>
+    <t>Umarov Umar</t>
   </si>
   <si>
-    <t>Умаров Умар</t>
+    <t>Yanov Viktor</t>
   </si>
   <si>
-    <t>Янов Виктор</t>
+    <t>Zablotskiy Timur</t>
   </si>
   <si>
-    <t>Зимин Виктор</t>
+    <t>Ibraimov Myxammed</t>
   </si>
   <si>
-    <t>Ибраимов Мухаммед</t>
+    <t>Karabinosh Alexander</t>
   </si>
   <si>
-    <t>Карабиньош Александр</t>
+    <t>Kravchenko Viktor</t>
   </si>
   <si>
-    <t>Кравченко Виктор</t>
+    <t>Marsel Beybutan</t>
   </si>
   <si>
-    <t>Марсель Бейбутян</t>
+    <t>Melikian Sarkis</t>
   </si>
   <si>
-    <t>Меликян Саркис</t>
+    <t>Smirnov Alexsander</t>
   </si>
   <si>
-    <t>Смирнов Александ</t>
+    <t>Zimin Viktor</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Прощенко Сергей</t>
+    <t>Prosenko Sergej</t>
   </si>
   <si>
-    <t>Ярмола Сергей</t>
+    <t>Yarmola Sergey</t>
   </si>
   <si>
-    <t>Литаврин Геннадий</t>
+    <t>Litavrin Gennadij</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Феодосия</t>
+    <t>Feodosia</t>
   </si>
   <si>
-    <t>Евпатория</t>
+    <t>Yevpatoriya</t>
   </si>
   <si>
-    <t>Алушта</t>
+    <t>Alushta</t>
   </si>
   <si>
-    <t>Мелитополь</t>
+    <t>Melitopol</t>
   </si>
   <si>
-    <t>ДП Коктебель</t>
+    <t>DP Koktebel</t>
   </si>
   <si>
-    <t>Геническ</t>
+    <t>Henichesk</t>
   </si>
   <si>
-    <t>Белогорск</t>
+    <t>Belogorsk</t>
   </si>
   <si>
-    <t>Севастополь</t>
+    <t>Sevastopol</t>
   </si>
   <si>
-    <t>Симферополь</t>
+    <t>Simferopol</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -878,51 +878,51 @@
       </c>
       <c r="C14" s="8">
         <v>1985</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1990</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1990</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F16" s="1"/>
@@ -1015,77 +1015,77 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
         <v>1980</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1998</v>
+        <v>1988</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1988</v>
+        <v>1998</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1987</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1275,271 +1275,271 @@
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
         <v>1980</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>2004</v>
+        <v>1997</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1997</v>
+        <v>1988</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1988</v>
+        <v>1991</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1991</v>
+        <v>1957</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>1957</v>
+        <v>2004</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
-        <v>1993</v>
+        <v>1992</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
-        <v>1992</v>
+        <v>1978</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>1976</v>
+        <v>1997</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>1997</v>
+        <v>1990</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>1990</v>
+        <v>2013</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
-        <v>2013</v>
+        <v>1993</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="10"/>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="10"/>
       <c r="B48" s="7"/>
       <c r="C48" s="7"/>