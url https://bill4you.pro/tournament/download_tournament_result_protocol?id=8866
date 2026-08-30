--- v0 (2025-11-09)
+++ v1 (2026-08-30)
@@ -20,138 +20,138 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Московская академия снукера</t>
   </si>
   <si>
     <t>MSA Bizons</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>25.10.2025, Московская академия снукера, Россия, Москва, Ракетный бул.,  д. 16,  6 эт.</t>
+    <t>25.10.2025, Московская академия снукера, Russian Federation, Moscow, Ракетный бул.,  д. 16,  6 эт.</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Афиногенов Илья</t>
+    <t>Afinogenov Il'a</t>
   </si>
   <si>
-    <t>Савельев Илья</t>
+    <t>Savelyev Ilya</t>
   </si>
   <si>
-    <t>Литвинов Андрей</t>
+    <t>Litvinov Andrey</t>
   </si>
   <si>
-    <t>Мирзажанов Сардор</t>
+    <t>Mirzazhanov Sardor</t>
   </si>
   <si>
-    <t>Ким Эрнест</t>
+    <t>Kim Ernest</t>
   </si>
   <si>
-    <t>Кузнецов Сергей</t>
+    <t>Kuznecov Sergej</t>
   </si>
   <si>
-    <t>Арсеньев Юрий</t>
+    <t>Arseniev Yuri</t>
   </si>
   <si>
-    <t>Лагуткин Александр</t>
+    <t>Lagutkin Alexander</t>
   </si>
   <si>
-    <t>Шестеров Александр</t>
+    <t>Sesterov Aleksandr</t>
   </si>
   <si>
-    <t>Шхагошев Заур</t>
+    <t>Shkagoshev Zaur</t>
   </si>
   <si>
-    <t>Юрий Цой</t>
+    <t>Tsoy Yuriy</t>
   </si>
   <si>
-    <t>Яковлев Игорь</t>
+    <t>Yakovlev Igor</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>