--- v0 (2025-12-13)
+++ v1 (2026-08-21)
@@ -20,225 +20,225 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>ФБС Рязанской области</t>
   </si>
   <si>
     <t>Открытое первенство "Одиночный шар"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.09.2022, ГАУ ДО РО "СШОР ЦСК", Россия, Рязанская область, Рязань, ул. Спортивная 19</t>
+    <t>18.09.2022, ГАУ ДО РО "СШОР ЦСК", Russian Federation, Ryazan Region, Ryazan region, ул. Спортивная 19</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 36</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Зажигалина Варвара</t>
+    <t>Zazigalina Varvara</t>
   </si>
   <si>
-    <t>Чемодуров Тимофей</t>
+    <t>Cemodurov Timofej</t>
   </si>
   <si>
-    <t>Золотов Алексей</t>
+    <t>Udin Andrej</t>
   </si>
   <si>
-    <t>Юдин Андрей</t>
+    <t>Zolotov Aleksej</t>
   </si>
   <si>
-    <t>Макарова Варвара</t>
+    <t>Makarova Varvara</t>
   </si>
   <si>
-    <t>Морозов Дмитрий</t>
+    <t>Morozov Dmitrij</t>
   </si>
   <si>
-    <t>Сазонов Арсений</t>
+    <t>Sazonov Arseniy</t>
   </si>
   <si>
-    <t>Тайдакова Александра</t>
+    <t>Taydakova Alexandra</t>
   </si>
   <si>
-    <t>Ксенофонтова Юлиана</t>
+    <t>Ksenofontova Uliana</t>
   </si>
   <si>
-    <t>Медведев Арсений</t>
+    <t>Medvedev Arsenij</t>
   </si>
   <si>
-    <t>Мещеряков Ярослав</t>
+    <t>Meserakov Aroslav</t>
   </si>
   <si>
-    <t>Молчанова Нина</t>
+    <t>Molchanova Nina</t>
   </si>
   <si>
-    <t>Плясунова Александра</t>
+    <t>Plasunova Aleksandra</t>
   </si>
   <si>
-    <t>Пряхин Артем</t>
+    <t>Prahin Artem</t>
   </si>
   <si>
-    <t>Шумкин Валерий</t>
+    <t>Sumkin Valerij</t>
   </si>
   <si>
-    <t>Юров Марк</t>
+    <t>Urov Mark</t>
   </si>
   <si>
-    <t>Гришков Семен</t>
+    <t>Griskov Semen</t>
   </si>
   <si>
-    <t>Колбасов Иван</t>
+    <t>Kolbasov Ivan</t>
   </si>
   <si>
-    <t>Лисютин Даниил</t>
+    <t>Lisutin Daniil</t>
   </si>
   <si>
-    <t>Покудин Василий</t>
+    <t>Pokudin Vasilij</t>
   </si>
   <si>
-    <t>Сиротин Глеб</t>
+    <t>Sirotin Gleb</t>
   </si>
   <si>
-    <t>Скворцов Михаил</t>
+    <t>Skvorcov Mihail</t>
   </si>
   <si>
-    <t>Щукин Даниил</t>
+    <t>Sukin Daniil</t>
   </si>
   <si>
-    <t>Юньков Егор</t>
+    <t>Un'kov Egor</t>
   </si>
   <si>
-    <t>Бугакова Дарья</t>
+    <t>Bugakova Dar'a</t>
   </si>
   <si>
-    <t>Вишинский Алексей</t>
+    <t>Rabkov Oleg</t>
   </si>
   <si>
-    <t>Волков Данила</t>
+    <t>Resetin Matvej</t>
   </si>
   <si>
-    <t>Воробьев Леонид</t>
+    <t>Sipilov Matvej</t>
   </si>
   <si>
-    <t>Решетин Матвей</t>
+    <t>Svirina Dar'a</t>
   </si>
   <si>
-    <t>Рябков Олег</t>
+    <t>Visinskij Aleksej</t>
   </si>
   <si>
-    <t>Свирина Дарья</t>
+    <t>Volkov Danila</t>
   </si>
   <si>
-    <t>Шипилов Матвей</t>
+    <t>Vorob'ev Leonid</t>
   </si>
   <si>
-    <t>Бушков Александр</t>
+    <t>Buskov Aleksandr</t>
   </si>
   <si>
-    <t>Королев Дмитрий</t>
+    <t>Korolev Dmitrij</t>
   </si>
   <si>
-    <t>Максимов Максим</t>
+    <t>Maksimov Maksim</t>
   </si>
   <si>
-    <t>Плешкова Каролина</t>
+    <t>Pleskova Karolina</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Рязань</t>
+    <t>Ryazan region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -739,71 +739,71 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>2011</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>2013</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E12" s="9" t="s">
@@ -1199,171 +1199,171 @@
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>2013</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
         <v>2013</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>2012</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E40" s="9" t="s">