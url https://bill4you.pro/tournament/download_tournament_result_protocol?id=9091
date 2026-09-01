--- v0 (2025-12-24)
+++ v1 (2026-09-01)
@@ -14,153 +14,153 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>БК Лига чемпионов Балаковская</t>
+    <t>БК Лига Чемпионов (4ка)</t>
   </si>
   <si>
     <t>Турнир "Гандикап"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>11.11.2025, БК Лига чемпионов Балаковская, Россия, Самарская область, Самара, Балаковская 6а</t>
+    <t>11.11.2025, БК Лига Чемпионов (4ка), Russian Federation, Samara Region, Samara, 4 проезд,  1</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 14</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Мицек Роман</t>
+    <t>Micek Roman</t>
   </si>
   <si>
-    <t>Коцюба Сергей</t>
+    <t>Kotsiyba Sergei</t>
   </si>
   <si>
-    <t>Иванцов Дмитрий</t>
+    <t>Fabziev Ilnur</t>
   </si>
   <si>
-    <t>Фабзиев Ильнур</t>
+    <t>Ivancov Dmitriy</t>
   </si>
   <si>
-    <t>Александр Кисилёв</t>
+    <t>Arsentiev Dmitry</t>
   </si>
   <si>
-    <t>Арсентьев Дмитрий</t>
+    <t>Kisilev Alexandr</t>
   </si>
   <si>
-    <t>Мошненко Никита</t>
+    <t>Moshnenko Nikita</t>
   </si>
   <si>
-    <t>Шиков Максим</t>
+    <t>Shikov Max</t>
   </si>
   <si>
-    <t>Асадуллин Радик</t>
+    <t>Asadullin Radik</t>
   </si>
   <si>
-    <t>Колыванов Виктор</t>
+    <t>Kolivanov Viktor</t>
   </si>
   <si>
-    <t>Ларин Александр</t>
+    <t>Larin Aleksandr</t>
   </si>
   <si>
-    <t>Поляков Дмитрий</t>
+    <t>Polyakov Dmitriyi</t>
   </si>
   <si>
-    <t>Давыдкин Максим</t>
+    <t>Davydkin Maksim</t>
   </si>
   <si>
-    <t>Шурыгин Геннадий</t>
+    <t>Shurygin Gennadiy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Самара</t>
+    <t>Samara</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -661,111 +661,111 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
         <v>1962</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="8">
-        <v>1967</v>
+        <v>1994</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
-        <v>1994</v>
+        <v>1967</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>1990</v>
+        <v>2014</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
-        <v>2014</v>
+        <v>1990</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
         <v>1995</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="9" t="s">
@@ -784,51 +784,51 @@
       </c>
       <c r="C15" s="8">
         <v>1991</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>1986</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
         <v>1998</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="1"/>