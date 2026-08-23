--- v0 (2025-12-24)
+++ v1 (2026-08-23)
@@ -20,198 +20,198 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>БК Пирамида (г. Челябинск)</t>
   </si>
   <si>
     <t>Сеньоры Челябинска 40+ 2025</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.11.2025, БК Пирамида (г. Челябинск), Россия, Челябинская область, Челябинск, ул. Орджоникидзе 58А к3,  2 этаж</t>
+    <t>15.11.2025, БК Пирамида (г. Челябинск), Russian Federation, Chelyabinsk Region, Chelyabinsk, ул. Орджоникидзе 58А к3,  2 этаж</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 29</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Феданов Игорь</t>
+    <t>Fedanov Igor</t>
   </si>
   <si>
-    <t>Мудрых Дмитрий</t>
+    <t>Mudryh Dmitriy</t>
   </si>
   <si>
-    <t>Бадмаев Александр</t>
+    <t>Badmaev Aleksandr</t>
   </si>
   <si>
-    <t>Гайнетдинов Руслан</t>
+    <t>Gaynetdinov Ruslan</t>
   </si>
   <si>
-    <t>Голубев Дмитрий</t>
+    <t>Golubev Dmitriy</t>
   </si>
   <si>
-    <t>Корякин Константин</t>
+    <t>Koryakin Konstantin</t>
   </si>
   <si>
-    <t>Полежаев Валерий</t>
+    <t>Polezhaev Valeriy</t>
   </si>
   <si>
-    <t>Скрыль Алексей</t>
+    <t>Skryl Alexey</t>
   </si>
   <si>
-    <t>Киромов Рустам</t>
+    <t>Fedotov Yuriy</t>
   </si>
   <si>
-    <t>Коровин Михаил</t>
+    <t>Han Danil</t>
   </si>
   <si>
-    <t>Мухаметдинов Винер</t>
+    <t>Kiromov Rustam</t>
   </si>
   <si>
-    <t>Соколов Павел</t>
+    <t>Korovin Mihail</t>
   </si>
   <si>
-    <t>Тутарков Андрей</t>
+    <t>Muhametdinov Viner</t>
   </si>
   <si>
-    <t>Федотов Юрий</t>
+    <t>Shelomencev Sergey</t>
   </si>
   <si>
-    <t>Хан Данил</t>
+    <t>Sokolov Pavel</t>
   </si>
   <si>
-    <t>Шеломенцев Сергей</t>
+    <t>Tutarkov Andrej</t>
   </si>
   <si>
-    <t>Бердюгин Дмитрий</t>
+    <t>Berdugin Dmitry</t>
   </si>
   <si>
-    <t>Березин Александр</t>
+    <t>Berezin Aleksandr</t>
   </si>
   <si>
-    <t>Бродарский Илья</t>
+    <t>Brodarskiy Ilya</t>
   </si>
   <si>
-    <t>Киселёв Андрей</t>
+    <t>Kiselev Andrey</t>
   </si>
   <si>
-    <t>Пак Лев</t>
+    <t>Pak Lev</t>
   </si>
   <si>
-    <t>Пилюгин Виталий</t>
+    <t>Pilyugin Vitaly</t>
   </si>
   <si>
-    <t>Сидоренко Евгений</t>
+    <t>Sidorenko Evgeniy</t>
   </si>
   <si>
-    <t>Скоробогатов Александр</t>
+    <t>Skorobogatov Aleksandr</t>
   </si>
   <si>
-    <t>Бугрова Ирина</t>
+    <t>Bugrova Irina</t>
   </si>
   <si>
-    <t>Егоров Максим</t>
+    <t>Egorov Maksim</t>
   </si>
   <si>
-    <t>Ковтун Юрий</t>
+    <t>Kovtun Yuriy</t>
   </si>
   <si>
-    <t>Кулешов Александр</t>
+    <t>Kuleshov Aleksandr</t>
   </si>
   <si>
-    <t>Немчинов Олег</t>
+    <t>Nemchinov Oleg</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Челябинск</t>
+    <t>Chelyabinsk</t>
   </si>
   <si>
-    <t>Златоуст</t>
+    <t>Zlatoust</t>
   </si>
   <si>
-    <t>Нижневартовск</t>
+    <t>Nizhnevartovsk</t>
   </si>
   <si>
-    <t>Миасс</t>
+    <t>Miass</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -832,191 +832,191 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>1975</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>1973</v>
+        <v>1968</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1979</v>
+        <v>1971</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1967</v>
+        <v>1973</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1969</v>
+        <v>1979</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1975</v>
+        <v>1967</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>1968</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1968</v>
+        <v>1975</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1971</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E24" s="9" t="s">