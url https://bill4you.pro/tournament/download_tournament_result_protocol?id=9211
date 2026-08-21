--- v0 (2025-12-24)
+++ v1 (2026-08-21)
@@ -20,144 +20,144 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>ФБС Пермского края</t>
   </si>
   <si>
     <t>Первенство Пермского края юноши и девушки</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>16.11.2025, Клуб «Олимп», Россия, Пермский край, Пермь, ул. Шоссе космонавтов 158а к2</t>
+    <t>16.11.2025, Клуб «Олимп», Russian Federation, Perm Territory, Perm, ул. Шоссе космонавтов 158а к2</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 10</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Верхоланцев Артур</t>
+    <t>Verholancev Artur</t>
   </si>
   <si>
-    <t>Романов Дмитрий</t>
+    <t>Romanov Dmitriy</t>
   </si>
   <si>
-    <t>Быков Дмитрий</t>
+    <t>Bykov Dmitrij</t>
   </si>
   <si>
-    <t>Звездин Георгий</t>
+    <t>Zvezdin Georgij</t>
   </si>
   <si>
-    <t>Татарских Егор</t>
+    <t>Huzahmetova Eva</t>
   </si>
   <si>
-    <t>Хузахметова Ева</t>
+    <t>Tatarskih Egor</t>
   </si>
   <si>
-    <t>Винокуров Андрей</t>
+    <t>Cheremnyh Egor</t>
   </si>
   <si>
-    <t>Черемных Егор</t>
+    <t>Vinokurov Andrey</t>
   </si>
   <si>
-    <t>Рахметова Маргарита</t>
+    <t>Rahmetova Margarita</t>
   </si>
   <si>
-    <t>Ситникова Ярослава</t>
+    <t>Sitnikova Yaroslava</t>
   </si>
   <si>
-    <t>Субботин Матвей</t>
+    <t>Subbotin Matvey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -698,112 +698,112 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
         <v>2012</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C14" s="8"/>
+      <c r="C14" s="8">
+        <v>2013</v>
+      </c>
       <c r="D14" s="8" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="C15" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>2009</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="1"/>