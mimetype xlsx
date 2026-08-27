--- v0 (2025-12-24)
+++ v1 (2026-08-27)
@@ -12,188 +12,185 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>БК "Форт"</t>
   </si>
   <si>
     <t>Турнир БК ФОРТ "Московская пирамида"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>22.11.2025, БК "Форт", Россия, ХМАО - Югра, Нягань, ул. Сибирская,  д. 13/3</t>
+    <t>22.11.2025, БК "Форт", Russian Federation, KhMAO - Yugra, Nyagan, ул. Сибирская,  д. 13/3</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Зарбазоя Владимир</t>
+    <t>Zarbazoya Vladimir</t>
   </si>
   <si>
-    <t>Туляшев Манас</t>
+    <t>Tuliashev Manas</t>
   </si>
   <si>
-    <t>Маматов Бексултан</t>
+    <t>Mamatov Beksultan</t>
   </si>
   <si>
-    <t>Гугнин Андрей</t>
+    <t>Gugnin Andrey</t>
   </si>
   <si>
-    <t>Иванов Дмитрий</t>
+    <t>Ivanov Dmitriy</t>
   </si>
   <si>
-    <t>Кузьминых Денис</t>
+    <t>Kuzminykh Denis</t>
   </si>
   <si>
-    <t>Третьяков Кирилл</t>
+    <t>Tretyakov Kirill</t>
   </si>
   <si>
-    <t>Цветков Виталий</t>
+    <t>Tsvetkov Vitaliy</t>
   </si>
   <si>
-    <t>Зарипов Рифат</t>
+    <t>Cherskiy Vladimir</t>
   </si>
   <si>
-    <t>Камалов Рашит</t>
+    <t>Kamalov Rashit</t>
   </si>
   <si>
-    <t>Садыков Евгений</t>
+    <t>Sadykov Evgeniy</t>
   </si>
   <si>
-    <t>Черский Владимир</t>
+    <t>Zaripov Rifat</t>
   </si>
   <si>
-    <t>Макагонов Игорь</t>
+    <t>Alexandr Rogulin</t>
   </si>
   <si>
-    <t>Меледин Олег</t>
+    <t>Cvetkov Dmitriy</t>
   </si>
   <si>
-    <t>Рогулин Александр</t>
+    <t>Makagonov Igor</t>
   </si>
   <si>
-    <t>Цветков Дмитрий</t>
+    <t>Meledin Oleg</t>
   </si>
   <si>
-    <t>Гугнин Дмитрий</t>
+    <t>Gugnin Dmitriy</t>
   </si>
   <si>
-    <t>Латыпов Алексей</t>
+    <t>Latypov Aleksey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Нягань</t>
+    <t>Nyagan</t>
   </si>
   <si>
-    <t>Майлуу-Суу</t>
+    <t>Mailuu-Suu</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
   <si>
-    <t>посёлок Унъюган</t>
+    <t>posyolok Unyugan</t>
   </si>
   <si>
-    <t>Югорск</t>
+    <t>Yugorsk</t>
   </si>
   <si>
-    <t>Советский</t>
+    <t>Sovetskiy</t>
   </si>
   <si>
-    <t>Тюмень</t>
-[...2 lines deleted...]
-    <t>посёлок городского типа Коммунистический</t>
+    <t>posyolok gorodskogo tipa Kommunisticheskiy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -814,51 +811,51 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1979</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
-        <v>1972</v>
+        <v>1989</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
         <v>1951</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="9" t="s">
@@ -874,137 +871,137 @@
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>1977</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1989</v>
+        <v>1972</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1978</v>
+        <v>1992</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1972</v>
+        <v>1975</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1992</v>
+        <v>1978</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1975</v>
+        <v>1972</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1999</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>