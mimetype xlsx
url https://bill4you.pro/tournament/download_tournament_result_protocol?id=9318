--- v0 (2025-12-24)
+++ v1 (2026-08-23)
@@ -20,219 +20,219 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>БК "Ямбург"</t>
   </si>
   <si>
     <t>Новогодний Кубок БК Ямбург</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>22.11.2025, БК "Ямбург", Россия, Ленинградская область, Кингисепп, ул.Воровского 26 4 этаж.</t>
+    <t>22.11.2025, БК "Ямбург", Russian Federation, Leningrad Region, Kingisepp, ул.Воровского 26 4 этаж.</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 10</t>
   </si>
   <si>
     <t>11 - 12</t>
   </si>
   <si>
     <t>13 - 14</t>
   </si>
   <si>
     <t>15 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
     <t>19 - 20</t>
   </si>
   <si>
     <t>21 - 22</t>
   </si>
   <si>
     <t>23 - 24</t>
   </si>
   <si>
     <t>25 - 26</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Бобров Сергей</t>
+    <t>Bobrov Sergey</t>
   </si>
   <si>
-    <t>Киракосян Артак</t>
+    <t>Kirakosyan Artak</t>
   </si>
   <si>
-    <t>Татарчук Александр</t>
+    <t>Tatarchuk Aleksandr</t>
   </si>
   <si>
-    <t>Бураков Сергей</t>
+    <t>Burakov Sergey</t>
   </si>
   <si>
-    <t>Горбачев Роман</t>
+    <t>Gorbachev Roman</t>
   </si>
   <si>
-    <t>Лисин Сергей</t>
+    <t>Lisin Sergey</t>
   </si>
   <si>
-    <t>Егоров Евгений</t>
+    <t>Egorov Evgeniy</t>
   </si>
   <si>
-    <t>Иванов Валерий</t>
+    <t>Ivanov Valeriy</t>
   </si>
   <si>
-    <t>Иванов Евгений</t>
+    <t>Ivanov Evgeniy</t>
   </si>
   <si>
-    <t>Толмачев Олег</t>
+    <t>Tolmachev Oleg</t>
   </si>
   <si>
-    <t>Насыров Анвар</t>
+    <t>Nasyrov Anvar</t>
   </si>
   <si>
-    <t>Саркисян Гарегин</t>
+    <t>Sarkisyan Garegin</t>
   </si>
   <si>
-    <t>Матвеев Владимир</t>
+    <t>Matveev Vladimir</t>
   </si>
   <si>
-    <t>Ткач Павел</t>
+    <t>Tkach Pavel</t>
   </si>
   <si>
-    <t>Первов Алексей</t>
+    <t>Pervov Aleksey</t>
   </si>
   <si>
-    <t>Петров Алексей</t>
+    <t>Petrov alexeyz</t>
   </si>
   <si>
-    <t>Морховец Дмитрий</t>
+    <t>Morhovec Dmitriy</t>
   </si>
   <si>
-    <t>Синельников Виктор</t>
+    <t>Sinelnikov Viktor</t>
   </si>
   <si>
-    <t>Банников Юрий</t>
+    <t>Bannikov Yuriy</t>
   </si>
   <si>
-    <t>Власов Виктор</t>
+    <t>Vlasov Viktor</t>
   </si>
   <si>
-    <t>Корешков Артем</t>
+    <t>Koreshkov Artem</t>
   </si>
   <si>
-    <t>Плужников Евгений</t>
+    <t>Pluzhnikov Evgenii</t>
   </si>
   <si>
-    <t>Атабаев Руслан</t>
+    <t>Atabaev Ruslan</t>
   </si>
   <si>
-    <t>Овчинников Дмитрий</t>
+    <t>Ovchinnikov Dmitriy</t>
   </si>
   <si>
-    <t>Глущенко Роман</t>
+    <t>Glushchenko Roman</t>
   </si>
   <si>
-    <t>Нипот Дмитрий</t>
+    <t>Nipot Dmitrii</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Кингисепп</t>
+    <t>Kingisepp</t>
   </si>
   <si>
-    <t>Саратов</t>
+    <t>Saratov</t>
   </si>
   <si>
-    <t>Ивангород</t>
+    <t>Ivangorod</t>
   </si>
   <si>
-    <t>Кемь</t>
+    <t>Kem</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
   <si>
-    <t>Волгоград</t>
+    <t>Volgograd</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>Saint Petersburg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>