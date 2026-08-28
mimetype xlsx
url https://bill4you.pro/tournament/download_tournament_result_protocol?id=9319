--- v0 (2025-12-21)
+++ v1 (2026-08-28)
@@ -20,156 +20,156 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>БК «На сукне»</t>
   </si>
   <si>
     <t>Бк «На сукне» «Шары осени 6» 🍁</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>23.11.2025, БК «На сукне», Россия, Приморский край, Владивосток, Ул. Светланская,  45,  ТЦ «Малый ГУМ»,  6 этаж</t>
+    <t>23.11.2025, БК «На сукне», Russian Federation, Primorye Territory, Vladivostok, Ул. Светланская,  45,  ТЦ «Малый ГУМ»,  6 этаж</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Цой Евгения</t>
+    <t>Tsoi Evgeniya</t>
   </si>
   <si>
-    <t>Бойко Алексей</t>
+    <t>Boiko Alexey</t>
   </si>
   <si>
-    <t>Борисов Николай</t>
+    <t>Borisov Nikolai</t>
   </si>
   <si>
-    <t>Силачёв Никита</t>
+    <t>Silachev Nikita</t>
   </si>
   <si>
-    <t>Губин Илья</t>
+    <t>Gubin Iliy</t>
   </si>
   <si>
-    <t>Исаев Роман</t>
+    <t>Isaev Roman</t>
   </si>
   <si>
-    <t>Кольцов Святослав</t>
+    <t>Koltsov Svaytoslav</t>
   </si>
   <si>
-    <t>Пак Владимир</t>
+    <t>Pak Vladimir</t>
   </si>
   <si>
-    <t>Голумбовская Екатерина</t>
+    <t>Golumbovskaya Ekaterina</t>
   </si>
   <si>
-    <t>Горников Антон</t>
+    <t>Gornikov Anton</t>
   </si>
   <si>
-    <t>Покутний Владимир</t>
+    <t>Pokutniy Vladimir</t>
   </si>
   <si>
-    <t>Усольцев Сергей</t>
+    <t>Usolcev Sergei</t>
   </si>
   <si>
-    <t>Бондарь Дмитрий</t>
+    <t>Bondar Dmitriy</t>
   </si>
   <si>
-    <t>Долгих Дмитрий</t>
+    <t>Dolgih Dmitriy</t>
   </si>
   <si>
-    <t>Исаков Илья</t>
+    <t>Isakov Ilya</t>
   </si>
   <si>
-    <t>Коротин Олег</t>
+    <t>Korotin Oleg</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Хабаровск</t>
+    <t>Khabarovsk</t>
   </si>
   <si>
-    <t>Владивосток</t>
+    <t>Vladivostok</t>
   </si>
   <si>
-    <t>Находка</t>
+    <t>Nakhodka</t>
   </si>
   <si>
-    <t>Советская Гавань</t>
+    <t>Sovetskaya Gavan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -715,51 +715,53 @@
         <v>1985</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>1991</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="E12" s="9"/>
+      <c r="E12" s="9" t="s">
+        <v>35</v>
+      </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
         <v>1987</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">