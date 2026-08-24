--- v0 (2025-12-24)
+++ v1 (2026-08-24)
@@ -20,213 +20,213 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Доберман, Ростов-на-Дону</t>
   </si>
   <si>
     <t xml:space="preserve">БК ДОБЕРМАН клубный турнир </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>23.11.2025, Доберман, Ростов-на-Дону, Россия, Ростовская область, Ростов-на-Дону, ул. Суворова,  91</t>
+    <t>23.11.2025, Доберман, Ростов-на-Дону, Russian Federation, Rostov Region, Rostov-on-Don, ул. Красноармейская,  157</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 31</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Пономарёв Денис</t>
+    <t>Ponomarev Denis</t>
   </si>
   <si>
-    <t>Квон Алексей</t>
+    <t>Kvon Alexey</t>
   </si>
   <si>
-    <t>Комиссаров Владимир</t>
+    <t>Komissarov Vladimir</t>
   </si>
   <si>
-    <t>Манвельян Андраник</t>
+    <t>Manvelyan Andranik</t>
   </si>
   <si>
-    <t>Гарькуша Андрей</t>
+    <t>Farsyan Arman</t>
   </si>
   <si>
-    <t>Кутицкий Андрей</t>
+    <t>Garkusha Andrey</t>
   </si>
   <si>
-    <t>Скребнев Дмитрий</t>
+    <t>Kutitskiy Andrey</t>
   </si>
   <si>
-    <t>Фарсян Арман</t>
+    <t>Skrebnev Dmitry</t>
   </si>
   <si>
-    <t>Гредягин Андрей</t>
+    <t>Gredyagin Andrey</t>
   </si>
   <si>
-    <t>Копейко Сергей</t>
+    <t>Kopejko Sergej</t>
   </si>
   <si>
-    <t>Огай Михаил</t>
+    <t>Ogay Mikhail</t>
   </si>
   <si>
-    <t>Олефиренко Никита</t>
+    <t>Olefirenko Nikita</t>
   </si>
   <si>
-    <t>Тесля Егор</t>
+    <t>Teslya Egor</t>
   </si>
   <si>
-    <t>Томык Роман</t>
+    <t>Tomyk Roman</t>
   </si>
   <si>
-    <t>Угай Дмитрий</t>
+    <t>Tsoy Eduard</t>
   </si>
   <si>
-    <t>Цой Эдуард</t>
+    <t>Ugay Dmitriy</t>
   </si>
   <si>
-    <t>Арутюнян Владимир</t>
+    <t>Arutyunyan Vladimir</t>
   </si>
   <si>
-    <t>Иванченко Дмитрий</t>
+    <t>Ivanchenko Dmitriy</t>
   </si>
   <si>
-    <t>Иванченко Евгений</t>
+    <t>Ivanchenko Evgeniy</t>
   </si>
   <si>
-    <t>Ким Дмитрий</t>
+    <t>Kim Dmitriy</t>
   </si>
   <si>
-    <t>Крамаренко Павел</t>
+    <t>Kramarenko Pavel</t>
   </si>
   <si>
-    <t>Мартиросян Анатолий</t>
+    <t>Martirosyan Anatoli</t>
   </si>
   <si>
-    <t>Рязанцев Ярослав</t>
+    <t>Ryazancev Yaroslav</t>
   </si>
   <si>
-    <t>Тесля Анатолий</t>
+    <t>Teslya Anatoly</t>
   </si>
   <si>
-    <t>Бурминский Дмитрий</t>
+    <t>Burminsky Dmitry</t>
   </si>
   <si>
-    <t>Житников Владимир</t>
+    <t>Chmutenko Roman</t>
   </si>
   <si>
-    <t>Комиссаров Кирилл</t>
+    <t>Komissarov Kirill</t>
   </si>
   <si>
-    <t>Комиссарова Юлия</t>
+    <t>Komissarova Ulia</t>
   </si>
   <si>
-    <t>Трыкунов Алекссандр</t>
+    <t>Sindaeva Alina</t>
   </si>
   <si>
-    <t>Чмутенко Роман</t>
+    <t>Trykunov Alekssandr</t>
   </si>
   <si>
-    <t>Шиндяева Алина</t>
+    <t>Zhitnikov Vladimir</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Батайск</t>
+    <t>Bataysk</t>
   </si>
   <si>
-    <t>станица Багаевская</t>
+    <t>stanitsa Bagayevskaya</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -767,134 +767,134 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>1991</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1979</v>
+        <v>2004</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1984</v>
+        <v>1979</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1986</v>
+        <v>1984</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>2004</v>
+        <v>1986</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1986</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1982</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F17" s="1"/>
@@ -967,74 +967,74 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>1976</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1988</v>
+        <v>1987</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1996</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F24" s="1"/>
@@ -1187,54 +1187,54 @@
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>1990</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
-        <v>1974</v>
+        <v>1999</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
         <v>2014</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F34" s="1"/>
@@ -1247,94 +1247,94 @@
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
         <v>1984</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8">
-        <v>1968</v>
+        <v>2009</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8">
-        <v>1999</v>
+        <v>1968</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8">
-        <v>2009</v>
+        <v>1974</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="10"/>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>