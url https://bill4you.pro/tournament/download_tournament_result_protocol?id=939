--- v0 (2025-12-25)
+++ v1 (2026-08-21)
@@ -20,198 +20,198 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>ФБС Республики Крым</t>
   </si>
   <si>
     <t>Чемпионат Республики Крым среди мужчин по Классической пирамиде</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.10.2022, Альбион, Россия, Республика Крым, Симферополь, переулок Гренажный,  11</t>
+    <t>15.10.2022, Альбион, Russian Federation, Autonomous Republic of Crimea, Simferopol, переулок Гренажный,  11</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 21</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Коваленко Станислав</t>
+    <t>Kovalenko Stanislav</t>
   </si>
   <si>
-    <t>Шевченко Дмитрий</t>
+    <t>Sevcenko Dmitrij</t>
   </si>
   <si>
-    <t>Лавров Денис</t>
+    <t>Lavrov Denis</t>
   </si>
   <si>
-    <t>Лянга Владислав</t>
+    <t>Lyanga Vladislav</t>
   </si>
   <si>
-    <t>Богданов Анатолий</t>
+    <t>Bogdanov Anatolij</t>
   </si>
   <si>
-    <t>Куркчи Фёдор</t>
+    <t>Kurkchi Fedor</t>
   </si>
   <si>
-    <t>Прощенко-мл Сергей</t>
+    <t>Proschenko Sergey</t>
   </si>
   <si>
-    <t>Юзбашев Ниби</t>
+    <t>Uzbasev Nibi</t>
   </si>
   <si>
-    <t>Белоущенко Максим</t>
+    <t>Belousenko Maksim</t>
   </si>
   <si>
-    <t>Скрипин Иван</t>
+    <t>Cagovec Vadim</t>
   </si>
   <si>
-    <t>Чаговец Вадим</t>
+    <t>Skripin Ivan</t>
   </si>
   <si>
-    <t>Юрченко Дмитрий</t>
+    <t>Urcenko Dmitrij</t>
   </si>
   <si>
-    <t>Манукян Карен</t>
+    <t>Manukyan Karen</t>
   </si>
   <si>
-    <t>Пивовар Вячеслав</t>
+    <t>Pivovar Vaceslav</t>
   </si>
   <si>
-    <t>Починалин Максим</t>
+    <t>Pocinalin Maksim</t>
   </si>
   <si>
-    <t>Умаров Умар</t>
+    <t>Umarov Umar</t>
   </si>
   <si>
-    <t>Анишин Алексей</t>
+    <t>Anisin Aleksej</t>
   </si>
   <si>
-    <t>Белоущенко Денис</t>
+    <t>Belousenko Denis</t>
   </si>
   <si>
-    <t>Ким Леонид</t>
+    <t>Kim Leonid</t>
   </si>
   <si>
-    <t>Лиманский Владислав</t>
+    <t>Limanskiy Vladislav</t>
   </si>
   <si>
-    <t>Литаврин Даниил</t>
+    <t>Litavrin Daniil</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ялта</t>
+    <t>Yalta</t>
   </si>
   <si>
-    <t>Севастополь</t>
+    <t>Sevastopol</t>
   </si>
   <si>
-    <t>Феодосия</t>
+    <t>Feodosia</t>
   </si>
   <si>
-    <t>Евпатория</t>
+    <t>Yevpatoriya</t>
   </si>
   <si>
-    <t>Донецк</t>
+    <t>Donetsk</t>
   </si>
   <si>
-    <t>Симферополь</t>
+    <t>Simferopol</t>
   </si>
   <si>
-    <t>Алушта</t>
+    <t>Alushta</t>
   </si>
   <si>
-    <t>Судак</t>
+    <t>Sudak</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -852,77 +852,77 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1977</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1998</v>
+        <v>1988</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1988</v>
+        <v>1998</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>2007</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>