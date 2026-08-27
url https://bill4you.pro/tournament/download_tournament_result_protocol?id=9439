--- v0 (2026-08-23)
+++ v1 (2026-08-27)
@@ -20,162 +20,162 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>БК "Премиум Люкс"</t>
   </si>
   <si>
     <t>ОТКРЫТЫЙ РЕЙТИНГОВЫЙ ТУРНИР ПО РУССКОМУ БИЛЬЯРДУ 2.0 КАТ.-ПРОФИ. 6-ТУР</t>
   </si>
   <si>
-    <t>Final Protocol</t>
+    <t>Итоговый протокол</t>
   </si>
   <si>
-    <t>29.11.2025, БК "Премиум Люкс", Russian Federation, Tyumen Region, Tyumen, ул. Володарского,  д 14</t>
+    <t>29.11.2025, БК "Премиум Люкс", Россия, Тюменская область, Тюмень, ул. Володарского,  д 14</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Place</t>
+    <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Main referee</t>
+    <t>Главный судья</t>
   </si>
   <si>
-    <t>Chief Secretary</t>
+    <t>Главный секретарь</t>
   </si>
   <si>
-    <t>Referee</t>
+    <t>Судья</t>
   </si>
   <si>
-    <t>Player</t>
+    <t>Спортсмен</t>
   </si>
   <si>
-    <t>Gabbarov Shavkat</t>
+    <t>Габбаров Шавкат</t>
   </si>
   <si>
-    <t>Isakov Timofey</t>
+    <t>Исаков Тимофей</t>
   </si>
   <si>
-    <t>Shirokov Anatoliy</t>
+    <t>Вершков Виталий</t>
   </si>
   <si>
-    <t>Verskov Vitalij</t>
+    <t>Широков Анатолий</t>
   </si>
   <si>
-    <t>Chehonin Georgiy</t>
+    <t>Козлюк Сергей</t>
   </si>
   <si>
-    <t>Kozlyuk Sergey</t>
+    <t>Мольгавко Дмитрий</t>
   </si>
   <si>
-    <t>Molgavko Dmitriy</t>
+    <t>Стекольников Андрей</t>
   </si>
   <si>
-    <t>Stekolnikov Andrey</t>
+    <t>Чехонин Георгий</t>
   </si>
   <si>
-    <t>Cherepanov Andrey</t>
+    <t>Дерышева Алёна</t>
   </si>
   <si>
-    <t>Derysheva Alena</t>
+    <t>Клименков Илья</t>
   </si>
   <si>
-    <t>Filippov Stanislav</t>
+    <t>Филиппов Станислав</t>
   </si>
   <si>
-    <t>Klimenkov Ilya</t>
+    <t>Черепанов Андрей</t>
   </si>
   <si>
-    <t>Druchin Sergey</t>
+    <t>Дручин Сергей</t>
   </si>
   <si>
-    <t>Isakov Andrey</t>
+    <t>Исаков Андрей</t>
   </si>
   <si>
-    <t>Tkachev Nikolay</t>
+    <t>Ткачев Николай</t>
   </si>
   <si>
-    <t>Yakushinskiy Oleg</t>
+    <t>Якушинский Олег</t>
   </si>
   <si>
-    <t>Kuchin Ivan</t>
+    <t>Кучин Иван</t>
   </si>
   <si>
-    <t>born in</t>
+    <t>г.р.</t>
   </si>
   <si>
-    <t>Zajcev Kirill</t>
+    <t>Зайцев Кирилл</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>rank</t>
+    <t>зв.</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>City</t>
+    <t>Город</t>
   </si>
   <si>
-    <t>Tyumen</t>
+    <t>Тюмень</t>
   </si>
   <si>
-    <t>Khanty-Mansi Autonomous Okrug</t>
+    <t>Сургут</t>
   </si>
   <si>
-    <t>Ishim</t>
+    <t>Ишим</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -676,231 +676,231 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
         <v>2006</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="8">
-        <v>1984</v>
+        <v>1987</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
-        <v>1987</v>
+        <v>1984</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>1979</v>
+        <v>1982</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
-        <v>1986</v>
+        <v>1963</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
-        <v>1963</v>
+        <v>1979</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
-        <v>1963</v>
+        <v>1981</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>1981</v>
+        <v>1984</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
         <v>2005</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
-        <v>1984</v>
+        <v>1963</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
         <v>1962</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="9" t="s">