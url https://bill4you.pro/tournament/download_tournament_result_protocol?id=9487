--- v0 (2025-12-24)
+++ v1 (2026-08-28)
@@ -20,168 +20,168 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>БК Пирамида (г. Тюмень)</t>
   </si>
   <si>
     <t>Тюмень. Газпромнефть-Заполярье 2025</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>30.11.2025, БК Пирамида (г. Тюмень), Россия, Тюменская область, Тюмень, ул. Холодильная 19,  7 этаж.</t>
+    <t>30.11.2025, БК Пирамида (г. Тюмень), Russian Federation, Tyumen Region, Tyumen, ул. Холодильная 19,  7 этаж.</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ненашев Андрей</t>
+    <t>Nenasev Andrej</t>
   </si>
   <si>
-    <t>Олейник Вадим</t>
+    <t>Oleynik Vadim</t>
   </si>
   <si>
-    <t>Широков Анатолий</t>
+    <t>Shirokov Anatoliy</t>
   </si>
   <si>
-    <t>Бойко Виктор</t>
+    <t>Boyko Viktor</t>
   </si>
   <si>
-    <t>Метелёв Богдан</t>
+    <t>Metelyov Bogdan</t>
   </si>
   <si>
-    <t>Ненашев Андрей-ст</t>
+    <t>Nenashev Andrey-St</t>
   </si>
   <si>
-    <t>Никулин Павел</t>
+    <t>Nikulin Pavel</t>
   </si>
   <si>
-    <t>Сухов Дмитрий</t>
+    <t>Suhov Dmitriy</t>
   </si>
   <si>
-    <t>Гора Дмитрий</t>
+    <t>Eremin Viktor</t>
   </si>
   <si>
-    <t>Ерёмин Виктор</t>
+    <t>Gora Dmitrii</t>
   </si>
   <si>
-    <t>Кузнецов Алексей</t>
+    <t>Kuznecov Aleksey</t>
   </si>
   <si>
-    <t>Павлов Николай</t>
+    <t>Pavlov Nikolay</t>
   </si>
   <si>
-    <t>Бондаренко Андрей</t>
+    <t>Bondarenko Andrei</t>
   </si>
   <si>
-    <t>Калашникова Юлия</t>
+    <t>Kalashnikova Yulia</t>
   </si>
   <si>
-    <t>Козлов Егор</t>
+    <t>Kozlov Egor</t>
   </si>
   <si>
-    <t>Полухин Виктор</t>
+    <t>Polushin Viktor</t>
   </si>
   <si>
-    <t>Плотников Евгений</t>
+    <t>Plotnikov Evgeniy</t>
   </si>
   <si>
-    <t>Скрипников Артём</t>
+    <t>Skripnikov Artem</t>
   </si>
   <si>
-    <t>Старина Иван</t>
+    <t>Starina Ivan</t>
   </si>
   <si>
-    <t>Труфанов Сергей</t>
+    <t>Trufanov Sergey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -797,71 +797,71 @@
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C16" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="C17" s="8"/>
+      <c r="C17" s="8">
+        <v>1980</v>
+      </c>
       <c r="D17" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="1"/>