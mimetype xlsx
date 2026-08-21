--- v0 (2026-08-20)
+++ v1 (2026-08-21)
@@ -212,51 +212,51 @@
   <si>
     <t>Potapov Nikita</t>
   </si>
   <si>
     <t>Shafirov Vladimir</t>
   </si>
   <si>
     <t>Shagaev Andrey</t>
   </si>
   <si>
     <t>Staroselskiy Ilya</t>
   </si>
   <si>
     <t>Staruhin Yuriy</t>
   </si>
   <si>
     <t>Aliev Ajdemir</t>
   </si>
   <si>
     <t>Batuhtin Ivan</t>
   </si>
   <si>
     <t>Bugro Dmitrij</t>
   </si>
   <si>
-    <t>Feoktistov Georgij</t>
+    <t>Feoktisov Georgiy</t>
   </si>
   <si>
     <t>Gaponenkov Mihail</t>
   </si>
   <si>
     <t>Konahin Artem</t>
   </si>
   <si>
     <t>Kurakin Ivan</t>
   </si>
   <si>
     <t>Kurbanov Abdulagad</t>
   </si>
   <si>
     <t>Kuznecov Vsevolod</t>
   </si>
   <si>
     <t>Mihajlov Aleksandr</t>
   </si>
   <si>
     <t>Nikolaev Aleksandr</t>
   </si>
   <si>
     <t>Sapko Evgenij</t>
   </si>
@@ -1884,51 +1884,51 @@
       </c>
       <c r="C58" s="8">
         <v>2004</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>85</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>101</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C59" s="8">
         <v>1978</v>
       </c>
       <c r="D59" s="8" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>91</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C60" s="8">
         <v>1989</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>85</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F60" s="1"/>