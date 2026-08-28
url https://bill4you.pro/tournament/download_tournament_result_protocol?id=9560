--- v0 (2025-12-24)
+++ v1 (2026-08-28)
@@ -12,218 +12,221 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>ФБС Амурской области</t>
   </si>
   <si>
     <t>Турнир В честь дня рождения БК Роял</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>06.12.2025, "Royal", Россия, Амурская область, Благовещенск, ул. Мухиной,  д. 82</t>
+    <t>06.12.2025, "Royal", Russian Federation, Amur Region, Blagoveschensk, ул. Мухиной,  д. 82</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 30</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Малько Андрей</t>
+    <t>Malko Andrey</t>
   </si>
   <si>
-    <t>Маргарян Грайр</t>
+    <t>Margaryan Grayr</t>
   </si>
   <si>
-    <t>Марченко Андрей</t>
+    <t>Marchenko Andrei</t>
   </si>
   <si>
-    <t>Шалаев Данил</t>
+    <t>Shalaev Danil</t>
   </si>
   <si>
-    <t>Нестеров Игорь</t>
+    <t>Nesterov Igor</t>
   </si>
   <si>
-    <t>Рыбай Яков</t>
+    <t>Ribai Iakov</t>
   </si>
   <si>
-    <t>Горбачев Михаил</t>
+    <t>Gorbachev Mikhail</t>
   </si>
   <si>
-    <t>Иванов Роман</t>
+    <t>Ivanov Roman</t>
   </si>
   <si>
-    <t>Баранов Денис</t>
+    <t>Baranov Denis</t>
   </si>
   <si>
-    <t>Брацихин Алексей</t>
+    <t>Bracihin Aleksey</t>
   </si>
   <si>
-    <t>Морев Максим</t>
+    <t>Morev Maksim</t>
   </si>
   <si>
-    <t>Слукина Наталья</t>
+    <t>Slukina Natalya</t>
   </si>
   <si>
-    <t>Горбачев Максим</t>
+    <t>Gorbachev Maksim</t>
   </si>
   <si>
-    <t>Миусов Степан</t>
+    <t>Miusov Stepan</t>
   </si>
   <si>
-    <t>Орлов Дмитрий</t>
+    <t>Orlov Dmitriy</t>
   </si>
   <si>
-    <t>Татауров Игорь</t>
+    <t>Tataurov Igor</t>
   </si>
   <si>
-    <t>Азаров Виталий</t>
+    <t>Azarov Vitaliy</t>
   </si>
   <si>
-    <t>Белов Дмитрий</t>
+    <t>Belov Dmitrii</t>
   </si>
   <si>
-    <t>Брацунов Владислав</t>
+    <t>Bracunov Vladislav</t>
   </si>
   <si>
-    <t>Габдрахманов Александр</t>
+    <t>Gabdrahmanov Aleksandr</t>
   </si>
   <si>
-    <t>Ищенко Олег</t>
+    <t>Ischenko Oleg</t>
   </si>
   <si>
-    <t>Лопарев Владимир</t>
+    <t>Loparev Vladimir</t>
   </si>
   <si>
-    <t>Сайдазимов Сайдобил</t>
+    <t>Saidazimov Saidobil</t>
   </si>
   <si>
-    <t>Смоляк Полина</t>
+    <t>Smolak Polina</t>
   </si>
   <si>
-    <t>Волков Данил</t>
+    <t>Dolgov Alexander</t>
   </si>
   <si>
-    <t>Грушко Евгений</t>
+    <t>Gryshko Evgenii</t>
   </si>
   <si>
-    <t>Долгов Александр</t>
+    <t>Ishmuhametov Boris</t>
   </si>
   <si>
-    <t>Ишмухаметов Борис</t>
+    <t>Kryk Anton</t>
   </si>
   <si>
-    <t>Крюк Антон</t>
+    <t>Porosenkov Sergey</t>
   </si>
   <si>
-    <t>Поросенков Сергей</t>
+    <t>Volkov Danil</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Благовещенск</t>
+    <t>Blagoveshchensk</t>
   </si>
   <si>
-    <t>Свободный</t>
+    <t>Blagoveschensk</t>
+  </si>
+  <si>
+    <t>Svobodny</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -830,71 +833,71 @@
       </c>
       <c r="D14" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8">
         <v>1997</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
         <v>1994</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
@@ -988,51 +991,51 @@
       </c>
       <c r="D22" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
         <v>1982</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
         <v>1970</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1068,51 +1071,51 @@
       </c>
       <c r="D26" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
         <v>1990</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
@@ -1160,150 +1163,150 @@
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
         <v>2010</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
-        <v>2010</v>
+        <v>1973</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
         <v>1976</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
-        <v>1973</v>
+        <v>1986</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C36" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C37" s="8"/>
+      <c r="C37" s="8">
+        <v>2010</v>
+      </c>
       <c r="D37" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="10"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="10"/>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>