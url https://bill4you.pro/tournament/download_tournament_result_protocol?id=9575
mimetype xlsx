--- v0 (2025-12-21)
+++ v1 (2026-08-29)
@@ -20,165 +20,165 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>БК "LEMON", г. Нефтекамск</t>
   </si>
   <si>
     <t>Открытый турнир БК "LEMON"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.12.2025, БК "LEMON", г. Нефтекамск, Россия, Республика Башкортостан, Нефтекамск, проспект Юбилейный,  18,  3 этаж</t>
+    <t>07.12.2025, БК "LEMON", г. Нефтекамск, Russian Federation, Republic of Bashkortostan, City of Neftekamsk, проспект Юбилейный,  18,  3 этаж</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Шумских Филипп</t>
+    <t>Shumskih Filipp</t>
   </si>
   <si>
-    <t>Куликов Альберт</t>
+    <t>Kulikov Albert</t>
   </si>
   <si>
-    <t>Хуббутдинов Винер</t>
+    <t>Chudinovskiy Nikolay</t>
   </si>
   <si>
-    <t>Чудиновский Николай</t>
+    <t>Hubbutdinov Viner</t>
   </si>
   <si>
-    <t>Климин Станислав</t>
+    <t>Klimin Stanislav</t>
   </si>
   <si>
-    <t>Косачёв Дмитрий</t>
+    <t>Kosachyov Dmitriy</t>
   </si>
   <si>
-    <t>Силантьев Сергей</t>
+    <t>Shumatbaev Eduard</t>
   </si>
   <si>
-    <t>Шуматбаев Эдуард</t>
+    <t>Silant'ev Sergei</t>
   </si>
   <si>
-    <t>Ахмадуллин Динислам</t>
+    <t>Ahmadullin Dinislam</t>
   </si>
   <si>
-    <t>Брусник Николай</t>
+    <t>Brusnik Nikolay</t>
   </si>
   <si>
-    <t>Гумеров Булат</t>
+    <t>Gumerov Bulat</t>
   </si>
   <si>
-    <t>Курбанов Роберт</t>
+    <t>Kurbanov Robert</t>
   </si>
   <si>
-    <t>Галямшин Генадий</t>
+    <t>Galyamshin Genadi</t>
   </si>
   <si>
-    <t>Лим Николай</t>
+    <t>Lim Nikolai</t>
   </si>
   <si>
-    <t>Саляхов Алан</t>
+    <t>Salyakhov Alan</t>
   </si>
   <si>
-    <t>Ситдиков Вадим</t>
+    <t>Sitdikov Vadim</t>
   </si>
   <si>
-    <t>Вахитов Рафаэль</t>
+    <t>Kazakov Andrey</t>
   </si>
   <si>
-    <t>Казаков Андрей</t>
+    <t>Khabibullin Marat</t>
   </si>
   <si>
-    <t>Хабибуллин Марат</t>
+    <t>Rafael Rafael</t>
   </si>
   <si>
-    <t>Салимов Руслан</t>
+    <t>Salimov Ruslan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Нефтекамск</t>
+    <t>City of Neftekamsk</t>
   </si>
   <si>
-    <t>Чайковский</t>
+    <t>Chaykovskiy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -679,71 +679,71 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>1986</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
-        <v>1986</v>
+        <v>1989</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1984</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="9" t="s">
@@ -759,77 +759,77 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>1972</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1979</v>
+        <v>1984</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1984</v>
+        <v>1979</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
@@ -955,91 +955,91 @@
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1983</v>
+        <v>1968</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1968</v>
+        <v>1982</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8">
         <v>25</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
         <v>1979</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E27" s="9" t="s">
@@ -1053,51 +1053,51 @@
       <c r="A28" s="10"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="10"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="10"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7" t="s">
         <v>35</v>
       </c>